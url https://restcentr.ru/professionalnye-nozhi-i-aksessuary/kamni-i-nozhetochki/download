--- v0 (2026-06-13)
+++ v1 (2026-11-03)
@@ -1118,51 +1118,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:21</t>
+          <t>Прайс актуален на 03.11.2026 13:16</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1210,153 +1210,153 @@
           <t>81240048</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TG1091</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Держатель ножа при заточке на камне P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>573</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240047</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TG7100</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Камень точильный (абразивность 1000) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1843</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240046</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TG6310</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 1000/3000) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>3437</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>308</v>
+        <v>156</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92001472</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>T0930W / WS-200/500-PL</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 2000/5000) "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>3737</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240045</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TG6124</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 240/1000) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1414,51 +1414,51 @@
           <t>92001471</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>T0914W</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 3000/8000) "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>3429</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>92001470</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>WS-60/100-RE-PL</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 600/1000) "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1479,156 +1479,156 @@
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>92001462</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>T1093D</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сменный блок для электрической точилки для ножей "Taidea" (арт. 92001460), два отделения, P.L. -</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2395</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>1556</v>
       </c>
       <c r="I14" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001461</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>T1092D</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сменный блок для электрической точилки для ножей "Taidea" (арт. 92001460), одно отделение, P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1075</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>698</v>
       </c>
       <c r="I15" s="10">
         <v>7</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240262</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>KS-01</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1837</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001465</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>T1005DC</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная "Taidea" без съемного блока, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1439</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81211997</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>TV1701</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1649,54 +1649,54 @@
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81004102</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CP-SHAP-01</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная черная 18,5 см h6,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1873</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>1217</v>
       </c>
       <c r="I19" s="10">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92001460</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>T1031D</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей электрическая 220В, 18Вт "Taidea" P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>