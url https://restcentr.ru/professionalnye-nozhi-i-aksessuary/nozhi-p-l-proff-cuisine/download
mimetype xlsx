--- v0 (2026-06-15)
+++ v1 (2026-09-25)
@@ -5309,51 +5309,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 15.06.2026 17:48</t>
+          <t>Прайс актуален на 25.09.2026 18:43</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5401,85 +5401,85 @@
           <t>99002168</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>FR-9244-150</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 15 см Classic нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2463</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99000081</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>FB-8444-150</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 15 см Elite кованая нерж. с пласт. ручкой P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1939</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99002289</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>GS-10144-180S</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 17,5 см PRO-Line нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5585,343 +5585,343 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>389</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81279040</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10344-180-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 33,8 см PRO-Line нерж. с пласт. ручкой черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1237</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240757</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KFE-AT-16/002-BZ-KH</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Набор ножей мясника в сумке 16 предметов PRO-Line 52*20*9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>37000</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99002003</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>KB05-100SYD</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож PRO-Line для масла 16 см волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>443</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2303</v>
+        <v>2293</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>99005014</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>KB06-65N-YDSG</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 6 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>443</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1335</v>
+        <v>1317</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99005012</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>KB-07-70NYD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 7 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>413</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3268</v>
+        <v>3242</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99005015</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>KB-06-80NYD-BK101</t>
+          <t>KB06-80N-YDSG</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>443</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1268</v>
+        <v>1220</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99005013</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>KB07-80N-YDSG</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>413</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3154</v>
+        <v>3144</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99002004</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>KB06-100SYD</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 10 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>273</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240294</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>KB-02-110YD-BK101</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 11 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>437</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3810</v>
+        <v>3774</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92001125</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>FRF017-5"</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 12,5 см волнистое лезвие кованый ECO-Line черная ручка P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5945,201 +5945,201 @@
           <t>99005018</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 16 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2243</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>524</v>
+        <v>416</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222412</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3866-300-BK201 --NEW20</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2737</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99000186</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>FR-9202-130</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 13 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1619</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222414</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6502-110-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>803</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1233</v>
+        <v>1213</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222415</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-115SAB-BK301--NEW</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1877</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>856</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222416</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-120-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 25,3 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>843</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>1282</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
@@ -6149,51 +6149,51 @@
           <t>99002099</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>FR-9264-160</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 16 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>2279</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240061</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>LB-X15</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 38 см PRO-Line с двумя черными ручками P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6285,153 +6285,153 @@
           <t>99000172</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>FR-9255-200</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 20 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2540</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>421</v>
+        <v>307</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>99005016</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>KB-3855-250C-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 25 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>2253</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>99005037</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB310</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 25 см Wood волнистое лезвие деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>648</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81222413</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3866-300S-BK201---NEW2</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 30 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>2843</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99005010</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>KB-7566-300S</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 30 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6455,51 +6455,51 @@
           <t>95001010</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>KB06-100YD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 10 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>377</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>574</v>
+        <v>383</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>99005032</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB305</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 10 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6537,173 +6537,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1467</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81222420</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-07-65YD-BK101---NEW202</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>397</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1766</v>
+        <v>1699</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>99002001</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>FR-9207-65</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6,5 см Коготь кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1437</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>95001014</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>KB-07-70YD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 7 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>397</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>479</v>
+        <v>238</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81240754</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3807-65-BK201</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 7 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1193</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>92001383</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>FRF023 (3.5")</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 9 см Коготь кованый ECO-Line черная ручка P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6727,119 +6727,119 @@
           <t>99005038</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB312</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 25 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>687</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>99005017</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>KB-3855-250W-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 25 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>2473</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>99000129</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>FB-8855-250W</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 25 см волнистое лезвие кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>2375</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>99005039</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB314</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 28 см волнистое лезвие Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6863,255 +6863,255 @@
           <t>99000173</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>FR-9204-200</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Нож кухонный 20 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>2852</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>99000133</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>FB-8804-230</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Нож кухонный 23 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>2354</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>644</v>
+        <v>624</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>99000194</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>FB-8804-250</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Нож кухонный 25 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>2417</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>99005003</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>KB-3808-150A-RD201-RE-PL</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>1837</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>99005005</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>KB-3858-150-RD201-RE</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1887</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>99005002</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>KB-3808-150A-BK201-R</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1837</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>99005004</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>KB-3858-150-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>1887</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>99005033</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB303</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7135,119 +7135,119 @@
           <t>99000175</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>FR-9208-150</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>2180</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>99000099</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>FB-8808-150SF</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1939</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81240298</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>KB-1858-150-GY202</t>
+          <t>KB-1858-150</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см с цветными кнопками PRO-Line пластиковая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2073</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>99005042</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB318</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 15 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7271,153 +7271,153 @@
           <t>81004110</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>KB-1801-150-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 15 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>2273</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>99005021</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-YL201-RE</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>2243</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>99005022</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-GR-201-RE-PL</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>1987</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>99005023</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BR201-RE</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2243</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>99005024</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>KB-7501-160</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7441,221 +7441,221 @@
           <t>99005019</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-RD201-RE</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>2243</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>99005020</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>2243</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>71047290</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>2537</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>405</v>
+        <v>365</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>71047291</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-GR-201-RE-PL</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2537</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>319</v>
+        <v>262</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>71047295</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>2537</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>411</v>
+        <v>352</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>71047172</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-RD201-RE</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>2537</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1502</v>
+        <v>1423</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81240060</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>LB-X56B</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7713,51 +7713,51 @@
           <t>71047030</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>2537</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1386</v>
+        <v>1242</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81240059</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>LB-X56A</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7849,51 +7849,51 @@
           <t>99002250</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1128</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>99002239</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7917,85 +7917,85 @@
           <t>99002242</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1128</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>99002238</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>1128</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>546</v>
+        <v>531</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>99005052</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>DMSM-0085</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см дамасская сталь Premium черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8019,153 +8019,153 @@
           <t>99000126</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>FR-9201-200</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>2830</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>99000079</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>FB-8801-200</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>2830</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81222417</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-1801-200W-GY202-NEW202</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>3073</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81004111</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>KB-1801-200-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>2553</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>389</v>
+        <v>332</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>99000080</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>FB-8801-200G</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см слайсер кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8257,221 +8257,221 @@
           <t>73024057</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>2713</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>360</v>
+        <v>325</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>73024527</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-GR201-RE-PL</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>2713</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>172</v>
+        <v>111</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>73024528</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>2713</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>257</v>
+        <v>200</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>71047297</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-RD201-RE</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>2713</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>351</v>
+        <v>290</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>73024056</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>2713</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>305</v>
+        <v>250</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>71047296</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>2713</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>215</v>
+        <v>139</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>99005011</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>KB-7529-250</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8529,425 +8529,425 @@
           <t>99002260</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>1191</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>99002263</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>1191</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>99002272</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>1191</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>99002254</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>1191</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>99002255</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>1191</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>99002251</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>1191</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>99000124</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>FR-9201-250</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>3053</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>99000077</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>FB-8801-250</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>2710</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81004001</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>KB-1801-250-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>2637</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>643</v>
+        <v>518</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>99000078</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>FB-8801-250G</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см слайсер кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>2858</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81240293</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>KB-3801-300-RD201</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>1943</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>99002277</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>KB-3801-300-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>3070</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>99005047</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB322</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9005,51 +9005,51 @@
           <t>81240295</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>KB-1801-300-GY202</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>1978</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>99005040</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB315</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 28 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9073,187 +9073,187 @@
           <t>81004109</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>KB-3866-300G-BK201-R</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>2579</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>378</v>
+        <v>315</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>99002175</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>FR-9266-300G</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>2863</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81240299</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>KB-1866-300G</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>1913</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81222411</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3852-300G-BK201--NEW20</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 31 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>3279</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81240296</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>KB-1808-150</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 15 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>1307</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>99005034</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB306</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 17,5 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9277,221 +9277,221 @@
           <t>99005009</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>1773</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81004107</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-GR201-RE-PL</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>1773</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81004108</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>1937</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>99005007</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-RD201-RE-PL</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>1937</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>99005008</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>1773</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>99005006</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BK201-RE</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>1937</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>324</v>
+        <v>292</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>99005035</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB307</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9515,85 +9515,85 @@
           <t>81240297</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>KB-1808-200</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>1398</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>92000088</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>JP-1191-120</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 12 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>3037</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>92000089</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>JP-1191-150-CP-CP</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 15 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9617,51 +9617,51 @@
           <t>81004103</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>JP-1191-210-CP-CP</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 21 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>5413</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>99005041</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB316</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Нож японский поварской 17,5 см Сантоку Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9753,51 +9753,51 @@
           <t>99005026</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>KB-3821-180G-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Нож японский поварской Сантоку 17,5 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>2370</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>99002189</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>FR-9221-180G</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Нож японский поварской Сантоку 18 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9821,153 +9821,153 @@
           <t>81004104</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>JP-1133-165-CP-CP</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 16,5 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>2318</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>92000189</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>JP-1191-180-CP-CP</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 18 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>2521</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81004105</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>JP-1133-210-CP-CP</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 21 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>2521</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>92000076</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>JP-1190-210-CP-CP</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 20 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>3773</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>99005048</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>RS-BMB210</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 21 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9991,153 +9991,153 @@
           <t>92000086</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>JP-1190-240-CP-CP</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 24 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>3999</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>998</v>
+        <v>979</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>81240058</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>LB-YP13</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 26 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>447</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
         <v>0</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>92000087</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>JP-1190-270</t>
+          <t>JP-1190-270-CP-CP</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 27 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>4273</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>1059</v>
+        <v>1041</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>92001373</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>JP-1190-300-CP-CP</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 30 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>4473</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>1050</v>
+        <v>1038</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>92001123</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>FRF111-6.5"</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Топорик ECO-Line для рубки мяса 16,5 см кованый P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10161,119 +10161,119 @@
           <t>99005025</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>KB-2288-200-BK101-RE</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Топорик PRO-Line для рубки мяса 20 см, пластиковая черная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>4157</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81240755</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3888-230-BK201</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Топорик для рубки мяса 23 см, пластиковая черная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>4837</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>99002196</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>FR-9234-180G</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Топорик нож слайсер Classic 18 см кованый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>3948</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>92001334</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>KR-6334-200</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Топорик нож слайсер для разделки 20*8 см, деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>