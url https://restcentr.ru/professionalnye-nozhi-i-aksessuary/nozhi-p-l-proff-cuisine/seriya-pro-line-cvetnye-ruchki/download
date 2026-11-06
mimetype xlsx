--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -3362,51 +3362,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 06.11.2026 19:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3536,513 +3536,513 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>389</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81279040</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10344-180-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 33,8 см PRO-Line нерж. с пласт. ручкой черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1237</v>
+        <v>1265</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240757</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KFE-AT-16/002-BZ-KH</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Набор ножей мясника в сумке 16 предметов PRO-Line 52*20*9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>37000</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99002003</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>KB05-100SYD</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Нож PRO-Line для масла 16 см волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>443</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>287</v>
       </c>
       <c r="I11" s="10">
-        <v>2303</v>
+        <v>2291</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99005014</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>KB06-65N-YDSG</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 6 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>443</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1335</v>
+        <v>1312</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99005012</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>KB-07-70NYD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 7 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>413</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3268</v>
+        <v>3240</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99005015</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>KB-06-80NYD-BK101</t>
+          <t>KB06-80N-YDSG</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>443</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1268</v>
+        <v>1207</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>99005013</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>KB07-80N-YDSG</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>413</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>3155</v>
+        <v>3142</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99002004</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>KB06-100SYD</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 10 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240294</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>KB-02-110YD-BK101</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 11 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>437</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3809</v>
+        <v>3731</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99005018</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 16 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2243</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>524</v>
+        <v>396</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222412</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3866-300-BK201 --NEW20</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2737</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>1779</v>
       </c>
       <c r="I19" s="10">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222414</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6502-110-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>803</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I20" s="10">
-        <v>1232</v>
+        <v>1207</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222415</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-115SAB-BK301--NEW</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1877</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222416</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-120-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 25,3 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>843</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>547</v>
       </c>
       <c r="I22" s="10">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240061</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>LB-X15</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 38 см PRO-Line с двумя черными ручками P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4066,85 +4066,85 @@
           <t>99005016</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>KB-3855-250C-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 25 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2253</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222413</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3866-300S-BK201---NEW2</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 30 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2843</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>314</v>
+        <v>282</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99005010</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>KB-7566-300S</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 30 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4168,493 +4168,493 @@
           <t>95001010</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>KB06-100YD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 10 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>377</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>586</v>
+        <v>295</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222420</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-07-65YD-BK101---NEW202</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>397</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1766</v>
+        <v>1679</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>95001014</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>KB-07-70YD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 7 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>397</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>492</v>
+        <v>29</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240754</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3807-65-BK201</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 7 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1193</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>99005017</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>KB-3855-250W-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 25 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2473</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>99005003</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>KB-3808-150A-RD201-RE-PL</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1837</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>99005005</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>KB-3858-150-RD201-RE</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1887</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>635</v>
+        <v>616</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>99005002</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>KB-3808-150A-BK201-R</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1837</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>99005004</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>KB-3858-150-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1887</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>1226</v>
       </c>
       <c r="I35" s="10">
-        <v>694</v>
+        <v>677</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81240298</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>KB-1858-150-GY202</t>
+          <t>KB-1858-150</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см с цветными кнопками PRO-Line пластиковая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>2073</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81004110</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>KB-1801-150-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 15 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2273</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>417</v>
+        <v>384</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>99005021</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-YL201-RE</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>2243</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>500</v>
+        <v>472</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>99005022</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-GR-201-RE-PL</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1987</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>99005023</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BR201-RE</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>2243</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>99005024</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>KB-7501-160</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4678,221 +4678,221 @@
           <t>99005019</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-RD201-RE</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>2243</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>99005020</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>2243</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>1457</v>
       </c>
       <c r="I43" s="10">
-        <v>677</v>
+        <v>624</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>71047290</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2537</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>406</v>
+        <v>338</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>71047291</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-GR-201-RE-PL</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>2537</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>320</v>
+        <v>191</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>71047295</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>2537</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>426</v>
+        <v>314</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>71047172</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-RD201-RE</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>2537</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1503</v>
+        <v>1405</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240060</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>LB-X56B</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4950,51 +4950,51 @@
           <t>71047030</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>2537</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1399</v>
+        <v>1141</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81240059</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>LB-X56A</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5086,51 +5086,51 @@
           <t>99002250</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1128</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>99002239</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5151,360 +5151,360 @@
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>99002242</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1128</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>733</v>
       </c>
       <c r="I56" s="10">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>99002238</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1128</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>546</v>
+        <v>523</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81222417</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-1801-200W-GY202-NEW202</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>3073</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>1997</v>
       </c>
       <c r="I58" s="10">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81004111</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>KB-1801-200-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2553</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>73024057</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>2713</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>73024527</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-GR201-RE-PL</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>2713</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>172</v>
+        <v>97</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>73024528</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>2713</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>257</v>
+        <v>188</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>71047297</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-RD201-RE</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>2713</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>351</v>
+        <v>236</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>73024056</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2713</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>307</v>
+        <v>228</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>71047296</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>2713</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>221</v>
+        <v>97</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>99005011</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>KB-7529-250</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5528,822 +5528,822 @@
           <t>99002260</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1191</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>99002263</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1191</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I68" s="10">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>99002272</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>1191</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>99002254</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1191</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>99002255</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>1191</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I71" s="10">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>99002251</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>1191</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81004001</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>KB-1801-250-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>2637</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>643</v>
+        <v>507</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81240293</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>KB-3801-300-RD201</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>1943</v>
+        <v>2006</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>99002277</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>KB-3801-300-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>3070</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>275</v>
+        <v>150</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81240295</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>KB-1801-300-GY202</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>1978</v>
+        <v>2043</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81004109</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>KB-3866-300G-BK201-R</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>2579</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>378</v>
+        <v>312</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81240299</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>KB-1866-300G</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>1913</v>
+        <v>1975</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81222411</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3852-300G-BK201--NEW20</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 31 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>3279</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81240296</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>KB-1808-150</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 15 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>1307</v>
+        <v>1349</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>99005009</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>1773</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>1152</v>
       </c>
       <c r="I81" s="10">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81004107</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-GR201-RE-PL</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>1773</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>1152</v>
       </c>
       <c r="I82" s="10">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81004108</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>1937</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>99005007</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-RD201-RE-PL</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>1937</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>1259</v>
       </c>
       <c r="I84" s="10">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>99005008</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>1773</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>357</v>
+        <v>334</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>99005006</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BK201-RE</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>1937</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>324</v>
+        <v>290</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81240297</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>KB-1808-200</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>1398</v>
+        <v>1445</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>99005026</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>KB-3821-180G-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Нож японский поварской Сантоку 17,5 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>2370</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>99005025</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>KB-2288-200-BK101-RE</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Топорик PRO-Line для рубки мяса 20 см, пластиковая черная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>4157</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81240755</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3888-230-BK201</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Топорик для рубки мяса 23 см, пластиковая черная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>4837</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>3144</v>
       </c>
       <c r="I90" s="10">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="J90" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>