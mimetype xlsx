--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -3032,51 +3032,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 20.06.2026 19:52</t>
+          <t>Прайс актуален на 21.10.2026 00:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3124,221 +3124,221 @@
           <t>94000008</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>SLIC-APPL-01</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Делитель для яблока 8 долей d 9 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1059</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99002110</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>GS-10842-27HS</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато Сердце", рабочая часть 2,7 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>789</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>512</v>
       </c>
       <c r="I7" s="10">
         <v>770</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>92001347</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>GS-10832-22/25-BK201-REPL</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" двухсторонняя, рабочая часть 2,2/2,5 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1137</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92000100</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>GS-10832-22/30-BK201-REPL</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" двухсторонняя, рабочая часть 2,2/3 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1137</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>207</v>
+        <v>128</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001349</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>GS-10832-26/30</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" овальная двусторонняя, d 26/30 мм, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1037</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I10" s="10">
-        <v>523</v>
+        <v>494</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001350</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>GS-10842-30S</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" овальная фигурная, рабочая часть d 3 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>396</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>257</v>
       </c>
       <c r="I11" s="10">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92001348</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>GS-10842-26VL</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" овальная, рабочая часть d 2,6 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3362,255 +3362,255 @@
           <t>92001351</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>GS-10842-10-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 1 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>693</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>92001352</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>GS-10842-15-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 1,5 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>693</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>148</v>
+        <v>91</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001353</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>GS-10842-22-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 2,2 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>693</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>228</v>
+        <v>147</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>92001354</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>GS-10842-25-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 2,5 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>693</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001355</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>GS-10842-30-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 3 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>693</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>230</v>
+        <v>150</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99002096</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>GS-10843-BK201-REPL</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож "Карбовка" для снятия цедры, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>444</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I18" s="10">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99002003</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>KB05-100SYD</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нож PRO-Line для масла 16 см волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>443</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>287</v>
       </c>
       <c r="I19" s="10">
-        <v>2303</v>
+        <v>2293</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92000043</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>MK-D1-150</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нож двойной полукруглый для резки зелени 15 см, две ручки, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3665,153 +3665,153 @@
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>99002097</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>GS-10832-BHS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины "Сердце", рабочая часть 15 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>438</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I22" s="10">
         <v>181</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>92000069</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>GS-10823-BHS</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины "Сердце", рабочая часть 25 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>281</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>92001345</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>GS-10823-100</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины 21 см Proff Chef Line</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>753</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001360</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>GS-10839-110</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Нож для грейпфрута 20,5 см черная пластиковая ручка Proff Chef Line</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>913</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I25" s="10">
         <v>566</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>80003067</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>С774</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нож для декоративной нарезки Труд синяя ручка</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
@@ -3940,153 +3940,153 @@
           <t>99005014</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>KB06-65N-YDSG</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 6 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>443</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1331</v>
+        <v>1312</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>99005012</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>KB-07-70NYD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 7 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>413</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3268</v>
+        <v>3242</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>99005015</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>KB-06-80NYD-BK101</t>
+          <t>KB06-80N-YDSG</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>443</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1262</v>
+        <v>1217</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>99005013</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>KB07-80N-YDSG</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>413</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>3144</v>
+        <v>3142</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>70001227</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>7.6054.3</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8,5 см черная пластиковая ручка Victorinox</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -4107,156 +4107,156 @@
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81004201</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>GS-10851-90-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 9 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>514</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>334</v>
       </c>
       <c r="I35" s="10">
         <v>154</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99002093</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>GS-10846-100</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга PRO-Line рабочая часть 2 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>630</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>409</v>
       </c>
       <c r="I36" s="10">
         <v>75</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>92001361/</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>GS-10829S</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нож для масла P.L. Proff Chef Line (92001361/99001361)</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>753</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>489</v>
       </c>
       <c r="I37" s="10">
         <v>526</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>99002095</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>GS-10817-110-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки томатов 11 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>543</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>92000042</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>MK-S1-230</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Нож для резки зелени 22 см одинарный, полукруглый, две ручки, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4314,255 +4314,255 @@
           <t>92001335</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>GS-10827-CZ-BK201-RE</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>693</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>92001344</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>GS-10828</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1037</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>92001336</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>GS-10827-ZS-BK201-RE</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>693</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>92001343</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>GS-10827/28-ZS-BK201-REPL</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры двухсторонний "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1037</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I44" s="10">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>70001125</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>5.3400</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры деревянная ручка Victorinox</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1978</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>1285</v>
       </c>
       <c r="I45" s="10">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>70001126</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>5.3500</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры деревянная ручка Victorinox</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1212</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>70001033</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>5.3403</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры черная пластиковая ручка Victorinox</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>893</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>99002101</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>GS-10828-RH</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4586,51 +4586,51 @@
           <t>92001363</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>GS-10831-160-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 15 см P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1087</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>213</v>
+        <v>157</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81240357</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>82013</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 16,5 см (струна) Pirge</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -4668,173 +4668,173 @@
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>3473</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81279055</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10830-GE-BK201-RE-NN к</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 4,5*7*16,8 см (терка лопатка) Proff Chef Line</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>873</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I52" s="10">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>92001362</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>GS-10830</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 5,5*7,5*15 см (лопатка) Proff Chef Line</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>873</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I53" s="10">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81280219</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра струна 32,5*17,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>187</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81280220</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра струна двойная 32,5*18 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>203</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>99002230</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>GS-10830S/36-22</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Нож для удаления плодоножки томатов двухсторонний, раб.часть 2/3 см, P.L. - Proff Chef L</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4906,139 +4906,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>888</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81240692</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WSER-7 (HONRI)</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Нож для фигурной резки 18,5*12 см нерж. дерев. ручка P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>557</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>362</v>
       </c>
       <c r="I59" s="10">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81240873</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>PR-6PB (HONRI)</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) 14,7*6 см с плавающим лезвием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>157</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81222524</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>LMLT0015-CMP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) 17,5*6,7 см нерж. с плавающим лезвием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>537</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>936</v>
+        <v>690</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>70001220</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>5.0209</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) дерев. ручка Victorinox</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -5093,122 +5093,122 @@
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>92001341</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>GS-10824-SPS</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>637</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I64" s="10">
         <v>549</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81279053</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PEEL-PP-55S-OR103-RE-NN к</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>597</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>388</v>
       </c>
       <c r="I65" s="10">
-        <v>414</v>
+        <v>393</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81279054</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Y-PEEL-PP-55P-OR103-RE-PL</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>637</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1322</v>
+        <v>1295</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81240350</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>41310</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием Pirge</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -5368,312 +5368,312 @@
           <t>92001359</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>GS-10825-РР-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием с зубцами, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>913</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>92001342</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>GS-10824-SSP-BK201-REPL</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием с зубцами, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>693</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>450</v>
       </c>
       <c r="I73" s="10">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>92001337</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>GS-10826-65SOP</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6,5 см, (овощечистка) P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>557</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>99002232</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>GS-10826-80SOP-BK201</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 8 см (овощечистка) P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>557</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>362</v>
       </c>
       <c r="I75" s="10">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81004101</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>PEEL-SS-55P</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей, 12*5 см (овощечистка) нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>693</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81280162</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>RY-02 / Djeni</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Нож сервировочный для мяса 32,5 см LUX P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>587</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I77" s="10">
         <v>344</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81280163</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>RY-01 / Djeni</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Нож сервировочный для хлеба 34,5 см LUX P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>587</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I78" s="10">
         <v>353</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81249866</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>2074</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Рыбочистка 19,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>2351</v>
       </c>
       <c r="H79" s="9">
-        <v/>
+        <v>1528</v>
       </c>
       <c r="I79" s="10">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81211108</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>JQ-OT534</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Рыбочистка 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>473</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="J80" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>