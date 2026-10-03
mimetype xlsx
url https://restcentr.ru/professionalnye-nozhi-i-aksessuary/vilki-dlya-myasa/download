--- v0 (2026-06-10)
+++ v1 (2026-10-03)
@@ -920,51 +920,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 13:42</t>
+          <t>Прайс актуален на 03.10.2026 05:02</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1012,85 +1012,85 @@
           <t>99002168</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>FR-9244-150</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 15 см Classic нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2463</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99000081</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>FB-8444-150</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 15 см Elite кованая нерж. с пласт. ручкой P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1939</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99002289</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>GS-10144-180S</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 17,5 см PRO-Line нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1148,51 +1148,51 @@
           <t>70001090</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>5.2300.18</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 18 см Rosewood нерж. с дерев. ручкой Victorinox</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>5162</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99005001</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>GS-10144-200</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 20 см PRO-Line нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1250,142 +1250,142 @@
           <t>81280178</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>EBUA-10G / Djeni</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 27,5 см сервировочная Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>307</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240056</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>LB-115A</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 28 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>910</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280161</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>RY-05 / Djeni</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 28 см сервировочная LUX нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>493</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>850</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81279040</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10344-180-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 33,8 см PRO-Line нерж. с пласт. ручкой черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1237</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="J16" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>