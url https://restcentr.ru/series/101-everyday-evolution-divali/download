--- v0 (2026-06-10)
+++ v1 (2026-10-19)
@@ -2372,51 +2372,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 19.10.2026 04:10</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2461,54 +2461,54 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222722</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>L2810</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>592</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>444</v>
       </c>
       <c r="I6" s="10">
-        <v>664</v>
+        <v>562</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>70001360</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>N9406/V1780</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -2532,153 +2532,153 @@
           <t>70001362</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>L2811</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*26 см для стейка Solutions Steak Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>592</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>70001363</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>N9364</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*25 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>607</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>70001358</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>N9404/L2808</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 21,5*19 см для закусок Solutions Snack Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>350</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>653</v>
+        <v>341</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>70001388</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>X0503/L2804</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 28*23 см для бургера Solutions Burger Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>372</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3844</v>
+        <v>3820</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>70001364</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>N9402</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*24 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -2702,1139 +2702,1139 @@
           <t>70001254</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>01526</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 14 см для чашки H7795/70001255 Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>202</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4598</v>
+        <v>3704</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>70001382</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>G2722</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см для чашки G2725/70001384 Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>168</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269779</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P8675</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка 290 мл d 8,3 см h8,5 см белая Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>238</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>178</v>
       </c>
       <c r="I15" s="10">
-        <v>5780</v>
+        <v>5300</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>70001365</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>63391</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл белая d 7,7 см h9 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>137</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81221769</t>
+          <t>70001366</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>N3601</t>
+          <t>N9397</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 17,5 см h6,5 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Салатник  190 мл d 9 см h 4,6 см емкость для закусок Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>324</v>
+        <v>151</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3091</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>70001369</t>
+          <t>70001256</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>N9365</t>
+          <t>H4122</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 18 см h7,8 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  300 мл d 12 см h 5,3 см емкость для закусок Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>102</v>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>2366</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>70001370</t>
+          <t>81221771</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>N9401</t>
+          <t>N3600</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 18 см h7 см Эволюшн Opal ARC [4]</t>
+          <t>Салатник  300 мл d 12 см h5 см емкость для закусок Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>511</v>
+        <v>159</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>119</v>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>6534</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>70001366</t>
+          <t>70001368</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>N9397</t>
+          <t>N9396</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 190 мл d 9 см h 4,6 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  400 мл d 12 см h5,6 см емкость для закусок Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>70001361</t>
+          <t>81222202</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>L2806</t>
+          <t>Q4925</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 25*21,5 см Solutions Salad Эволюшн Opal ARC [6]</t>
+          <t>Салатник  420 мл d 18,2 см h5,4 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>647</v>
+        <v>283</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81221768</t>
+          <t>70001263</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>63379</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 21 см h9,3 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Салатник  450 мл d 16,5 см h 4,5 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>303</v>
+        <v>113</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>4438</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>70001371</t>
+          <t>81269226</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>N9363</t>
+          <t>N9395</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 21 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  750 мл d 14,5 см h 7,1 см Эволюшн Opal ARC [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>486</v>
+        <v>244</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>70001372</t>
+          <t>81221769</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>N9400</t>
+          <t>N3601</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 22 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник 1000 мл d 17,5 см h6,5 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>541</v>
+        <v>324</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>243</v>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>3061</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>70001383</t>
+          <t>70001369</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>G0570</t>
+          <t>N9365</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл d 24 см h 9,5 см Эвридэй Opal ARC [6]</t>
+          <t>Салатник 1100 мл d 18 см h7,8 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>284</v>
+        <v>217</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>70001373</t>
+          <t>70001370</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>N9399</t>
+          <t>N9401</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2800 мл d 26 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник 1250 мл d 18 см h7 см Эволюшн Opal ARC [4]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>718</v>
+        <v>511</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>70001256</t>
+          <t>70001361</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>H4122</t>
+          <t>L2806</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h 5,3 см Эвридэй Opal ARC [6]</t>
+          <t>Салатник 2000 мл 25*21,5 см Solutions Salad Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>134</v>
+        <v>647</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2624</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81221771</t>
+          <t>81221768</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N3602</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h5 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Салатник 2000 мл d 21 см h9,3 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>159</v>
+        <v>303</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>227</v>
       </c>
       <c r="I28" s="10">
-        <v>6498</v>
+        <v>4426</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>70001368</t>
+          <t>70001371</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>N9396</t>
+          <t>N9363</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 12 см h5,6 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник 2000 мл d 21 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>132</v>
+        <v>486</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>70001374</t>
+          <t>70001372</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>N9398</t>
+          <t>N9400</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Салатник 4000 мл d 30 см h 6,8 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник 2000 мл d 22 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>824</v>
+        <v>541</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81222202</t>
+          <t>70001383</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>Q4925</t>
+          <t>G0570</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 420 мл d 18,2 см h5,4 см Эвридэй Opal ARC [6]</t>
+          <t>Салатник 2500 мл d 24 см h 9,5 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>70001263</t>
+          <t>70001373</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>63379</t>
+          <t>N9399</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 16,5 см h 4,5 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник 2800 мл d 26 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>113</v>
+        <v>718</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81269226</t>
+          <t>70001374</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>N9395</t>
+          <t>N9398</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 14,5 см h 7,1 см Эволюшн Opal ARC [4]</t>
+          <t>Салатник 4000 мл d 30 см h 6,8 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>244</v>
+        <v>824</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269278</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>P8101</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 15 см Эволюшн Новая Аквитания Opal ARC [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>154</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I34" s="10">
-        <v>5137</v>
+        <v>4399</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>70001264</t>
+          <t>81221767</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>N9362</t>
+          <t>N3603</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см без полей Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 19 см без полей Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G35" s="9">
+        <v>159</v>
+      </c>
+      <c r="H35" s="9">
         <v>119</v>
       </c>
-      <c r="H35" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>4481</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81221767</t>
+          <t>70001264</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>N3603</t>
+          <t>N9362</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 19 см без полей Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>5642</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>70001257</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>G0565/N2055</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>134</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>4001</v>
+        <v>3354</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>70001387</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>P0157</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Эволюшн Новая Аквитания Opal ARC [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>653</v>
+        <v>797</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>70001259</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>G0564/Q1930</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>162</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1643</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>70001265</t>
+          <t>81269761</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>N9361</t>
+          <t>P3299</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см без полей Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 25 см без полей Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>225</v>
+        <v>176</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2054</v>
+        <v>1</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81269761</t>
+          <t>70001265</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N9361</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 25 см без полей Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>168</v>
       </c>
       <c r="I41" s="10">
-        <v>1</v>
+        <v>1502</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>70001379</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>N9394</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>148</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>70001260</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>H9859</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>232</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1578</v>
+        <v>1554</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81222200</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N3604</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h1,7 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>267</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1015</v>
+        <v>895</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>70001266</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>N9360</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см без полей Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>279</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>2188</v>
+        <v>2212</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>70001381</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>E6961</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -3858,255 +3858,255 @@
           <t>70001359</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>N9405</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 1150 мл d 28,5 см для пасты Solutions Pasta Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>624</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1493</v>
+        <v>1251</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81269830</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P0447</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 1200 мл салатник d 26 см h4,5 см Эволюшн Солюшн New Opal ARC [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>624</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>468</v>
       </c>
       <c r="I48" s="10">
         <v>1287</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81222203</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N2056</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 150 мл d 21,8 см h3,3 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>158</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>533</v>
+        <v>121</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81269832</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1786</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 280 мл d 29 см h5,5 см для пасты Эволюшн Opal ARC [6]  </t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>624</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1057</v>
+        <v>1042</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>70001377</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>E6982</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450/250 мл d 22 см h3 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>127</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81222199</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N3605</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 550 мл d 20 см h4,4 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>190</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>70001258</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>G0563</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600 мл d 22 см h3,2 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>191</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>143</v>
       </c>
       <c r="I53" s="10">
-        <v>7442</v>
+        <v>6094</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>70001376</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>N9411</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600/200 мл салатник d 20 см h4 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -4130,85 +4130,85 @@
           <t>81269281</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>P9773</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 17 см h4 см глубокая 600 мл Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>272</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>594</v>
+        <v>1098</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269280</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>P9772</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21 см h4 см глубокая 950 мл Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>356</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>267</v>
       </c>
       <c r="I56" s="10">
-        <v>2412</v>
+        <v>2346</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269279</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>P9771</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 25 см h4 см глубокая 1400 мл Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -4232,51 +4232,51 @@
           <t>70001255</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>V9497/H7795</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная (блюдце 01526/70001254) Эвридэй Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>286</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>2075</v>
+        <v>1421</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>70001262</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>N9349</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 10,8 см h 6 см (блюдце N9346/70001261) Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>