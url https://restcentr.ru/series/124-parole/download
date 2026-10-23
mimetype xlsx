--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -1976,51 +1976,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 23:00</t>
+          <t>Прайс актуален на 23.10.2026 05:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2099,85 +2099,85 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81210947</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>229.52</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 135 г, 13*8*13,5 см, 200 шт/уп, картон, Garcia de Pou</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1366</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>887</v>
       </c>
       <c r="I7" s="10">
         <v>5</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81210949</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>229.56</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 190 г, 14,5*9,5*18 см, 200 шт/уп, картон, Garcia de Pou</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2169</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>1409</v>
       </c>
       <c r="I8" s="10">
         <v>5</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81211522</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>229.73</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 240 г, горизонтальный 8,5*5*4 см, 200 шт/уп, картон, Gar</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
@@ -2201,51 +2201,51 @@
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81211523</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>229.71</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 480 г, горизонтальный 10*6*5 см, 200 шт/уп, картон, Garc</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1471</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>956</v>
       </c>
       <c r="I10" s="10">
         <v>4</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81211524</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>229.72</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 960 г, горизонтальный 10*16*4,5 см, 200 шт/уп, картон, G</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
@@ -2269,51 +2269,51 @@
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81210960</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>229.58</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный для фри, снеков "PAROLE" 270 мл, Ø 7,5*10 см 100шт/уп,</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>913</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I12" s="10">
         <v>10</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81210961</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>229.59</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный для фри, снеков "PAROLE" 480 мл, Ø 8,5*13,5 см 50шт/уп,</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
@@ -2337,156 +2337,156 @@
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81210962</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>229.60</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный для фри, снеков "PAROLE" 660 мл, Ø 8,5*18 см 50шт/уп, G</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>679</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>441</v>
       </c>
       <c r="I14" s="10">
         <v>12</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81210954</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>229.61  Garcia D.</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный закрывающийся для фри, снеков "PAROLE" 360 мл, Ø12,5*6,</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>980</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>637</v>
       </c>
       <c r="I15" s="10">
         <v>20</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81211332</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>230.20</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Конус для мороженого Parole 3,75*15,2 см, бумага, 2000 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>12311</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>8002</v>
       </c>
       <c r="I16" s="10">
         <v>7</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81211333</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>230.19</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Конус для мороженого Parole 4,2*15,3 см, бумага, 2000 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>12311</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>8002</v>
       </c>
       <c r="I17" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81211519</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>229.80</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Коробка для 1 куска пиццы Parole, 18*23*3 см, 100 шт/уп. картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2507,394 +2507,394 @@
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81210940</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>229.50</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Коробка для бургера Parole 14*12,5*8 см, 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>902</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>586</v>
       </c>
       <c r="I19" s="10">
         <v>38</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81210970</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>229.70</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Коробка для еды на вынос-пикник Parole 24,5*13,5*12 см, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>80</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>52</v>
       </c>
       <c r="I20" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81210950</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>229.54</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кулек для фри/снеков Parole 100 г, 22*12,5 см, 200 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1115</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>724</v>
       </c>
       <c r="I21" s="10">
         <v>5</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81210952</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>229.53</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кулек для фри/снеков Parole 250 г, 17*16 см, 200 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1661</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>1079</v>
       </c>
       <c r="I22" s="10">
         <v>7</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81211365</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>222.53</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Обёрточная полоска для сэндвича/ролла Parole 7*26 см, 5000 шт/уп, жиростойкая бумага, Ga</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>9277</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>6030</v>
       </c>
       <c r="I23" s="10">
         <v>2</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81211425</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>230.07</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Пакет бумажный с ручками "PAROLE" 32+21*28,5 см, крафт-бумага, 1 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>32</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>20</v>
       </c>
       <c r="I24" s="10">
         <v>822</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81211426</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>230.10</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Пакет бумажный с ручками "PAROLE" 36+21*33,5 см, крафт-бумага, 1 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>36</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>23</v>
       </c>
       <c r="I25" s="10">
         <v>816</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81210894</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>229.14</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 12+5*14 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>676</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>439</v>
       </c>
       <c r="I26" s="10">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81210893</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>229.11</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 12+5*22 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>959</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>623</v>
       </c>
       <c r="I27" s="10">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81210892</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>229.12</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 14+7*22 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1071</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>696</v>
       </c>
       <c r="I28" s="10">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81210891</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>229.13</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 14+7*26 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1182</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>768</v>
       </c>
       <c r="I29" s="10">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81210903</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>229.32</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Пакет для гамбургера Parole 12+7*18 см, голубой, 500 шт/уп, жиростойкий пергамент, Garci</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3017,323 +3017,323 @@
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81210907</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>229.27</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Пакет для гамбургера Parole 14+7*22 см, зелёный, 500 шт/уп, жиростойкий пергамент, Garci</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1348</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>876</v>
       </c>
       <c r="I34" s="10">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81210906</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>229.31</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Пакет для гамбургера Parole 14+7*22 см, оранжевый, 500 шт/уп, жиростойкий пергамент, Gar</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1348</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>876</v>
       </c>
       <c r="I35" s="10">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81211388</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>222.33</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Пакет для покупок без ручек Parole 14+8*24 см, крафт-бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>11</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>7</v>
       </c>
       <c r="I36" s="10">
         <v>2034</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81211393</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>222.40</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Пакет для покупок без ручек Parole 15+10*32 см, крафт-бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>14</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>9</v>
       </c>
       <c r="I37" s="10">
         <v>2640</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81211399</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>230.02</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Пакет для покупок без ручек Parole 20+9*34,5 см, крафт-бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>16</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>10</v>
       </c>
       <c r="I38" s="10">
         <v>1843</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81211402</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>230.03</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Пакет для покупок без ручек Parole 22+14*37 см, крафт-бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>19</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>12</v>
       </c>
       <c r="I39" s="10">
         <v>248</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81210925</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>230.05</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Пакет с ручками Parole, 26+14*32 см, бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>25</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>16</v>
       </c>
       <c r="I40" s="10">
         <v>1983</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81211529</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>229.85</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Поднос для фаст-фуда Parole, отделения на 2 стакана + 2 блюда, 26*19*5 см, 50 шт/уп, Gar</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1557</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>1012</v>
       </c>
       <c r="I41" s="10">
         <v>1</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81211530</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>229.87</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Поднос на 6 стаканов/чашек Parole, 27,5*16*4 см, 50 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1308</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>850</v>
       </c>
       <c r="I42" s="10">
         <v>6</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81211328</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>229.09</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стакан для холодного Parole 270 мл, бумага, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
@@ -3391,145 +3391,145 @@
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81211331</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>229.10</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стакан для холодного Parole 660 мл, бумага, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>665</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>432</v>
       </c>
       <c r="I45" s="10">
         <v>25</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81211203</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>221.95</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 18 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1417</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>921</v>
       </c>
       <c r="I46" s="10">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81211204</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>221.96</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 23 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1803</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>1171</v>
       </c>
       <c r="I47" s="10">
         <v>66</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81211205</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>221.97</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 29 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>3339</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>2170</v>
       </c>
       <c r="I48" s="10">
         <v>37</v>
       </c>
       <c r="J48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>