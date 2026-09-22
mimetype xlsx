--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -2339,51 +2339,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 21:50</t>
+          <t>Прайс актуален на 22.09.2026 14:35</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>