--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -2339,51 +2339,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 14:35</t>
+          <t>Прайс актуален на 07.11.2026 14:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2428,51 +2428,51 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81211196</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>212.95</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Коробка для суши Bionic 18,5*13*1,5 см, натуральный цвет, 50 шт, сахарный тростник, Garc</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1149</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>746</v>
       </c>
       <c r="I6" s="10">
         <v>12</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81211197</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>212.96</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Коробка для суши Bionic 21,3*13,3*1,5 см, натуральный цвет, 50 шт, сахарный тростник, Ga</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
@@ -2836,85 +2836,85 @@
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81211198</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>211.73</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Крышка к коробке для суши Bionic арт.81211196, 13,6*19 см, 50 шт, OPS, Garcia de Pou</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>982</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>638</v>
       </c>
       <c r="I18" s="10">
         <v>2</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81211015</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>204.08</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Крышка к миске для супа/салата Bionic арт.81210849, d 16,3*3,5 см, 50 шт, РЕТ, Garcia de</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1217</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>791</v>
       </c>
       <c r="I19" s="10">
         <v>22</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81211016</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>204.11</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Крышка к миске для супа/салата Bionic арт.81210851, d 20,5*3,7 см, 50 шт, РЕТ, Garcia de</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
@@ -4094,51 +4094,51 @@
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81210695</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>DM-004 / 209.83 (50шт/уп)</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Тарелка одноразовая Bionic, японский дизайн Wasara 23*3,4(h) см, целлюлоза, 1 шт, Garcia</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>86</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>55</v>
       </c>
       <c r="I55" s="10">
         <v>5</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81210691</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>DM-015 / 209.79 (уп=50шт)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Тарелка одноразовая Bionic, японский дизайн Wasara 24,6*4(h) см, целлюлоза, 1 шт, Garcia</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">