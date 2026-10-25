--- v0 (2026-06-13)
+++ v1 (2026-10-25)
@@ -1349,51 +1349,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 10:01</t>
+          <t>Прайс актуален на 25.10.2026 12:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1416,847 +1416,847 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81229997</t>
+          <t>81229991</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD015-1</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 15 см h5 см 500 мл с ручкой Elegance Sun P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 22*12,5*2 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>837</v>
+        <v>583</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>5900</v>
+        <v>5415</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81229991</t>
+          <t>81229992</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD015-2</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*12,5*2 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 28*17,5*2,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>583</v>
+        <v>738</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5858</v>
+        <v>3849</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81229992</t>
+          <t>81229993</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD015-3</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 28*17,5*2,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 33,5*18,5*2,7 см Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>738</v>
+        <v>1447</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>4698</v>
+        <v>1845</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81229993</t>
+          <t>81229994</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD015-4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33,5*18,5*2,7 см Elegance Sun P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 36*25*2,7 см Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1447</v>
+        <v>1683</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2044</v>
+        <v>1416</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81229994</t>
+          <t>81229995</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD015-5</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*25*2,7 см Elegance Sun P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 37,5*17,3*2,5 см Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1683</v>
+        <v>1907</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>1239</v>
       </c>
       <c r="I10" s="10">
-        <v>1512</v>
+        <v>1953</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81229995</t>
+          <t>81221837</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>40249</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 37,5*17,3*2,5 см Elegance Sun P.L. Proff Cuisine [4]</t>
+          <t>Кофейная пара 110 мл d 7,4 см h5 см Elegance Sun P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1907</v>
+        <v>413</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1975</v>
+        <v>1817</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81221837</t>
+          <t>81229990</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD012</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 110 мл d 7,4 см h5 см Elegance Sun P.L. Proff Cuisine [1]</t>
+          <t>Кружка 350 мл d 8,5 см h10,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>413</v>
+        <v>437</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2167</v>
+        <v>22026</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81229990</t>
+          <t>81229998</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD013</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,5 см h10,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Салатник  400 мл 18,5*13,5 см h5,5 см емкость для закусок Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>353</v>
+        <v>687</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>24399</v>
+        <v>7875</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81229983</t>
+          <t>81229997</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD016-2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 25 см h5 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Салатник  500 мл d 15 см h5 см с ручкой Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>937</v>
+        <v>837</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>8934</v>
+        <v>5623</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229998</t>
+          <t>81229988</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD010</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 18,5*13,5 см h5,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Салатник  600 мл d 15 см h7,3 см Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>687</v>
+        <v>647</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>8378</v>
+        <v>17831</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229988</t>
+          <t>81229982</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD003-3</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h7,3 см Elegance Sun P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл d 21,5 см h4,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>647</v>
+        <v>733</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>19284</v>
+        <v>10335</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229982</t>
+          <t>81229999</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD014</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 21,5 см h4,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Салатник  950 мл 28,5*24,5 см h4,7 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>733</v>
+        <v>1097</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>11078</v>
+        <v>7456</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229999</t>
+          <t>81229983</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD003-4</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл 28,5*24,5 см h4,7 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1000 мл d 25 см h5 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1097</v>
+        <v>937</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>7569</v>
+        <v>8539</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229996</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD016-1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 7,5 см h3,5 см круглый с ручкой фарфор Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>373</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>8722</v>
+        <v>8371</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221836</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>40257</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл d 9 см h4,7 см круглый Рамекин фарфор Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>173</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>5563</v>
+        <v>3945</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229978</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD001-2</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19,5 см h2 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>398</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>26610</v>
+        <v>22204</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229979</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD001-3</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см h2,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>489</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>25253</v>
+        <v>22765</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229980</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD001-4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см h2,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>627</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>13671</v>
+        <v>12289</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81229981</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD001-5</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,5 см h2,8 см Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>783</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>3781</v>
+        <v>3319</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229984</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD008-1</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 140 мл d 21,3 см h3,5 см для пасты Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>637</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I25" s="10">
-        <v>2499</v>
+        <v>2445</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229985</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>NGD008-2</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 26 см h5,5 см для пасты Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>893</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>580</v>
       </c>
       <c r="I26" s="10">
-        <v>2993</v>
+        <v>2847</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229986</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD008-3</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 280 мл d 29 см h6 см для пасты Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1147</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>745</v>
       </c>
       <c r="I27" s="10">
-        <v>2196</v>
+        <v>2082</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229987</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD009</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 19,5 см h7,5 см для пасты Elegance Sun P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>763</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>5694</v>
+        <v>5071</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229989</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD011</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 210 мл d 10 см h6 см Elegance Sun P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>583</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>19461</v>
+        <v>15075</v>
       </c>
       <c r="J29" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>