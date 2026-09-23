--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:48</t>
+          <t>Прайс актуален на 23.09.2026 08:59</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1177,289 +1177,289 @@
           <t>81229636</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>305014A-G001-K007</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*27 cм h2,5 см La Vie En Rose Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>3547</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229640</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>305607A-G001-K007</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 7,4 см h5,4 см Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1083</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1064</v>
+        <v>1009</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229646</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>305802A-G001-K007</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Молочник 165 мл 10*6,7см h9,8 см La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1573</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>766</v>
+        <v>699</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81229648</t>
+          <t>81229637</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>305510A-G001-K007</t>
+          <t>305502A-G001-K007</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 26 см h4,5 см La Vie En Rose Noble [6]</t>
+          <t>Салатник  300 мл d 11,3 см h5,9 см емкость для закусок La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>2117</v>
+        <v>913</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>572</v>
+        <v>1039</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81229639</t>
+          <t>81229638</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>305503A-G001-K007</t>
+          <t>305501A-G001-K007</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d 21,2 см h9,5 см La Vie En Rose Noble [2]</t>
+          <t>Салатник  500 мл d 13,7 см h7,2 см La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>3357</v>
+        <v>973</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1449</v>
+        <v>876</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81229637</t>
+          <t>81229648</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>305502A-G001-K007</t>
+          <t>305510A-G001-K007</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 11,3 см h5,9 см La Vie En Rose Noble [6]</t>
+          <t>Салатник 1000 мл d 26 см h4,5 см La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>913</v>
+        <v>2117</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1127</v>
+        <v>788</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81229638</t>
+          <t>81229639</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>305501A-G001-K007</t>
+          <t>305503A-G001-K007</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 13,7 см h7,2 см La Vie En Rose Noble [6]</t>
+          <t>Салатник 1800 мл d 21,2 см h9,5 см La Vie En Rose Noble [2]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1173</v>
+        <v>3357</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>1436</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229645</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>305801A-G001-K007</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сахарница 180 мл d 9 см h11 см La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1653</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>491</v>
+        <v>466</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229647</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>305906A-G001-K077</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Супница 2,1 л d 21,4 см h19 см La Vie En Rose Noble [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
@@ -1483,244 +1483,244 @@
           <t>81229632</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>305002A-G001-K007 к=36</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 cм La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>887</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1217</v>
+        <v>1517</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81290271</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>305007A</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 cм La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1073</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2782</v>
+        <v>2640</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229633</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>305006A-G001-K007</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 cм La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1173</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1152</v>
+        <v>939</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229634</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>305015A-G001-K007</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 cм La Vie En Rose Noble [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1987</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1378</v>
+        <v>1304</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229635</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>305004A-G001-K007</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 275 мл d 23 cм h3,7 см для пасты La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1137</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1669</v>
+        <v>1412</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229642</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>305608A-G001-K007</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9,3 см h7,3 см La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1403</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>881</v>
+        <v>540</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229644</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>305800A-G001-K007</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Чайник 900 мл d 12,8 см h18,5 см La Vie En Rose Noble [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>3683</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>746</v>
+        <v>704</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>