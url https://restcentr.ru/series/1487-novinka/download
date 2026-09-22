--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 21:20</t>
+          <t>Прайс актуален на 22.09.2026 17:59</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1289,309 +1289,309 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81233022</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6262 / 6263</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Сироп Баобаб 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>893</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>660</v>
+        <v>507</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81233039</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>6261</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сироп Дыня Мускусная 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>937</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81233026</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6185</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сироп Имбирное пиво 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>903</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>700</v>
+        <v>555</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81233025</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6184</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сироп Имбирный эль 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>863</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>716</v>
+        <v>577</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81233064</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>6811</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сироп Клубника Дикая 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>937</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>6</v>
+        <v>335</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81233023</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>6190</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сироп Кола (Cola) 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>873</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1547</v>
+        <v>1201</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81233016</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>6157</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сироп Лайм Джус 0,7л кордиал 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>887</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1322</v>
+        <v>1342</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81233037</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>3324</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сироп Ледяная Мята 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>937</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81233038</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>6731</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сироп Лимонный для лимонада 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -1615,380 +1615,380 @@
           <t>81233040</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>6725</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сироп Манго Пряное 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>937</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>629</v>
+        <v>472</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81233041</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>6724</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сироп Мёд 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1937</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>240</v>
+        <v>159</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81233043</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>6626</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сироп Османтус 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>937</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81233027</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>6270</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сироп Пандан 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>893</v>
+        <v>937</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>74</v>
+        <v>388</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81233117</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>6972 COOKIES &amp; CREAM</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сироп Печенье с кремом OREO 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>997</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3268</v>
+        <v>2963</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81233024</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6183</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сироп Тоник 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>903</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>949</v>
+        <v>811</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81233059</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>6838</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сироп Умэ Японская слива 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>937</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>93</v>
+        <v>38</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81233050</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>6155</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сироп Фраппе Микс 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>959</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>240</v>
+        <v>117</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81233042</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>6395</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколад Рубиновый 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>983</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3619</v>
+        <v>3319</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81233116</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>6969 CHOKOLATE PISTACHIO</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколадно-фисташковый (Дубайский шоколад) 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>983</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>5531</v>
+        <v>4984</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81233021</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6221</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколадный батончик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>937</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>6435</v>
+        <v>5262</v>
       </c>
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>