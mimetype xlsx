--- v0 (2026-06-13)
+++ v1 (2026-11-07)
@@ -1580,51 +1580,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 17:34</t>
+          <t>Прайс актуален на 07.11.2026 11:00</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1672,1060 +1672,1060 @@
           <t>81221497</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>094071A-G001</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 31,4 см h2,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1287</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>629</v>
+        <v>609</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221501</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094231A-G001</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 23,9*17,2 см h2,6 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1517</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1342</v>
+        <v>1172</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221502</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094251A-G001</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29,6*21,3 см h3,1 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1637</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>587</v>
+        <v>495</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221503</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094261A-G001</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 36*26 см h3,2 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2537</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>373</v>
+        <v>237</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221511</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094301A-G001</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 13 см h1,7 см кофейное для чашки арт. 81221510 Impress Noble [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1276</v>
+        <v>1020</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221509</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094302A-G001</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см h1,8 см чайное для чашки арт. 81221512, 81221513 Impress Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>8414</v>
+        <v>5995</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221507</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094537A-G001</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бульонница 270 мл d 10,3 см h5,2 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>1098</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81221508</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094538A-G001</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бульонница 380 мл d 10,3 см h7 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>763</v>
+        <v>788</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>4839</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221514</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094621A-G001</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл белая d 7,3 см h9 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>449</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221515</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094631A-G001</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка 370 мл белая d 8,2 см h10 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>416</v>
+        <v>388</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81221521</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094817A-G001</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Молочник 170 мл 8,9*5,8 см h8 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>658</v>
+        <v>634</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221522</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094818A-G001</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Молочник 300 мл 10,8*7,2 см h9,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221519</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094903A-G001</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Перечница 4,4*3,8 см h5,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>391</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81221504</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094508A-G001</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 265 мл d 10,5 см h4,5 Impress Stackable Noble [6]</t>
+          <t>Салатник  265 мл d 10,5 см h4,5 емкость для закусок Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>473</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1022</v>
+        <v>1740</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221505</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094513A-G001</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 360 мл d 12,2 см h5,2 Impress Stackable Noble [6]</t>
+          <t>Салатник  360 мл d 12,2 см h5,2 емкость для закусок Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>518</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>336</v>
       </c>
       <c r="I20" s="10">
-        <v>1674</v>
+        <v>1578</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81221506</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094523A-G001</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 14,7 см h6,8 Impress Stackable Noble [6]</t>
+          <t>Салатник  800 мл d 14,7 см h6,8 Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>653</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2412</v>
+        <v>325</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221520</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094811A-G001</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сахарница 200 мл 8,7*7,6 см h6,6 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1103</v>
+        <v>1138</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>949</v>
+        <v>878</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81221518</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094904A-G001</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Солонка 4,4*3,8 см h5,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>354</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221523</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094902A-G001</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Соусник 230 мл 10,8*7,2 см h6,7 см с ручкой фарфор Impress Noble [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1437</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>364</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221492</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094001А-G001</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16,5 см h1,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>483</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2703</v>
+        <v>611</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221493</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094011A-G001</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19,4 см h1,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>543</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I26" s="10">
-        <v>4205</v>
+        <v>4151</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221494</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094021A-G001</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21,4 см h2 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>577</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>5962</v>
+        <v>5722</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221495</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094041A-G001</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,3 см h2,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>737</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>5481</v>
+        <v>5173</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221496</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094051A-G001</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,7 см h2,2 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>837</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1395</v>
+        <v>936</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221498</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094171А-G001</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 23,2 см h3,8 см для пасты Impress Noble [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>813</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1738</v>
+        <v>1678</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221499</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094191A-G001</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 575 мл d 27 см h4,3 см для пасты Impress Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>2302</v>
+        <v>2266</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221516</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094800A-G001</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Чайник 430 мл 9,2*8,1 см h10,5 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1673</v>
+        <v>1718</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81221517</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094802A-G001</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чайник 875 мл 11,7*10,2 см h13,7 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>2317</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>148</v>
+        <v>112</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81221510</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094601A-G001</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Чашка кофейная 110 мл d 7,1 см h4,9 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>437</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>2876</v>
+        <v>2666</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81221512</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094612A-G001</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Чашка чайная 220 мл d 8,6 см h6 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>6170</v>
+        <v>6021</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81221513</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094617A-G001</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Чашка чайная 280 мл d 9,2 см h6,7 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>537</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>5320</v>
+        <v>4799</v>
       </c>
       <c r="J36" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>