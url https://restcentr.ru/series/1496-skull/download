--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:49</t>
+          <t>Прайс актуален на 23.09.2026 03:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -993,105 +993,105 @@
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2144</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>4</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269531</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF0005</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 460 мл "Череп" Skull d 9 см h8,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>212.3</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1212</v>
+        <v>1152</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269529</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DT07959-2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Череп" Skull d 7 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>479.6</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1784</v>
+        <v>1745</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>30000318</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TIKI0007</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Череп" стекло Skull d 14 см h12,5 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1197,119 +1197,119 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1141</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>11</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269530</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MT07961-2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 220 мл Мартини Череп Skull d 11,8 см h12,5 см P.L. - BarWare [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>302.5</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1509</v>
+        <v>1448</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>30000262</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>ICMD0013</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Череп" 4 ячейки 11,3*8 см h4,5 см силикон Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>723</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>382</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81259248</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0019-BLA</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Череп" 4 ячейки 6,5*4,5 см силикон Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1673</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>280</v>
       </c>
       <c r="J15" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">