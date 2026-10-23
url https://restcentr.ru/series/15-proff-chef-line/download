--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -821,51 +821,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:12</t>
+          <t>Прайс актуален на 24.10.2026 00:07</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -913,51 +913,51 @@
           <t>81240078</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>OTW-09 / KS-782</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Пинцет 15,5 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>378</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2011</v>
+        <v>1926</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240079</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>KS-777</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Пинцет 20,5 см нерж. изогнутый Proff Chef Line </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1015,85 +1015,85 @@
           <t>81240083</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-210FS</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Пинцет 21 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>703</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1031</v>
+        <v>1011</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240084</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-240FS</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>749</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1394</v>
+        <v>1367</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240081</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>SS-FC-300</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. Proff Chef Line </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1117,65 +1117,65 @@
           <t>81240082</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-350</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Пинцет 35 см нерж. Proff Chef Line </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1089</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>980</v>
+        <v>886</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240085</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>SS-FC71-350FS к=96</t>
+          <t>SS-FC71-350FS</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Пинцет 35 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>987</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">