--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 19:57</t>
+          <t>Прайс актуален на 23.10.2026 12:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1342,51 +1342,51 @@
           <t>70001090</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>5.2300.18</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 18 см Rosewood нерж. с дерев. ручкой Victorinox</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>5162</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>70001099</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>5.2030.12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 12 см волнистое лезвие ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -1475,190 +1475,190 @@
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>70001118</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>5.5200.26</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 26 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>4991</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>3244</v>
       </c>
       <c r="I10" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>70001119</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>5.5200.28</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 28 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>5772</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>3751</v>
       </c>
       <c r="I11" s="10">
         <v>16</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>70001120</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>5.5200.31</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 31 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>6319</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>70001113</t>
+          <t>70001111</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>5.4500.30</t>
+          <t>5.4200.30</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood </t>
+          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>5568</v>
+        <v>5168</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>3359</v>
       </c>
       <c r="I13" s="10">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>70001111</t>
+          <t>70001113</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>5.4200.30</t>
+          <t>5.4500.30</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood</t>
+          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>5168</v>
+        <v>5568</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>3619</v>
       </c>
       <c r="I14" s="10">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>70001067</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>5.1800.18</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нож для разделки Victorinox Rosewood 18 см, ручка розовое дерево</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -1716,51 +1716,51 @@
           <t>70001122</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>5.5500.25</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нож для разделки Victorinox Rosewood 25 см, ручка розовое дерево</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>4879</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>70001105</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>5.2930.26</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 26 см волнистое лезвие ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -1883,54 +1883,54 @@
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>70001068</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>5.2000.31</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 31 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>6310</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>4101</v>
       </c>
       <c r="I22" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>70001110</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>5.3900.33</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 33 см кованый для рубки мяса ручка розовое дерево Victorinox Rosewood </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>