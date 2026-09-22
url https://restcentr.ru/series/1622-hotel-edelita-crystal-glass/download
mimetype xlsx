--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -722,51 +722,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 08:35</t>
+          <t>Прайс актуален на 22.09.2026 18:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -799,191 +799,191 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269757</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S83CB35</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 350 мл хр. стекло Hotel "Edelita" d 5,5 см h22 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 350 мл хр. стекло Отель "Эделита" d 5,5 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>234</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>5580</v>
+        <v>717</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269655</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S83CD43</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 400 мл хр. стекло Hotel "Edelita" d 6 см h23 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 400 мл хр. стекло Отель "Эделита" d 6 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>247</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269656</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S83BJ54</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 540 мл хр. стекло Hotel "Edelita" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 540 мл хр. стекло Отель "Эделита" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>300</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>6891</v>
+        <v>12</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269654</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S97CB55</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло Hotel R "Edelita" d 6 см h26 см P.L. - BarWare [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло Отель Эр "Эделита" d 6 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>317</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>6150</v>
+        <v>2713</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269773</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S83CP25</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 225 мл хр. стекло Hotel "Edelita" d 4,6/5,9 см h27,1 см P.L. [6]</t>
+          <t>Бокал-флюте для шампанского 225 мл хр. стекло Отель "Эделита" d 4,6/5,9 см h27,1 см P.L. [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>248</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>6995</v>
+        <v>5801</v>
       </c>
       <c r="J10" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>