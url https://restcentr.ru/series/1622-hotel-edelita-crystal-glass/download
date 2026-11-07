--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -722,51 +722,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 18:27</t>
+          <t>Прайс актуален на 07.11.2026 11:22</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -814,51 +814,51 @@
           <t>81269757</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S83CB35</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 350 мл хр. стекло Отель "Эделита" d 5,5 см h22 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>234</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>717</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269655</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S83CD43</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 400 мл хр. стекло Отель "Эделита" d 6 см h23 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -882,108 +882,108 @@
           <t>81269656</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S83BJ54</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 540 мл хр. стекло Отель "Эделита" d 6,5/8,9 см h24,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>300</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269654</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S97CB55</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 550 мл хр. стекло Отель Эр "Эделита" d 6 см h26 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>317</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2713</v>
+        <v>1379</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269773</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S83CP25</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 225 мл хр. стекло Отель "Эделита" d 4,6/5,9 см h27,1 см P.L. [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>248</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>5801</v>
+        <v>4956</v>
       </c>
       <c r="J10" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>