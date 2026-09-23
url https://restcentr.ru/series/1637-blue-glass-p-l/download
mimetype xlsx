--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:47</t>
+          <t>Прайс актуален на 23.09.2026 08:59</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,289 +1111,289 @@
           <t>81200129</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-1/BHA6 BLUE 6ШТ</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 250 мл набор 6 шт. синий d 8 см h15,4 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1335</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1597</v>
+        <v>1479</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269505</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DAN210088</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 280 мл голубой Blue Glass d 8 см h16 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>242</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5553</v>
+        <v>5541</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81261215</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>SR01715SC-2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 300 мл набор 6 шт. синий d 8,9 см h17 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>745.8</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>71047282</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>5411PW1/BHA6 (голубой)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл набор 6 шт. голубой BarWare d 8,4 см h10 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1551</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269518</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210097</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 270 мл голубой d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>198</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>3224</v>
+        <v>3223</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269506</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210118</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл голубой Blue Glass d 8 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>198</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>5359</v>
+        <v>4941</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269513</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>DTN210098</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл голубой Blue Glass d 7,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>211.2</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>3327</v>
+        <v>3309</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269526</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200056</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл голубой d 8,3 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>198</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>656</v>
+        <v>320</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>71047280</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S0613AY/BHA6 (голубой)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл набор 6 шт. голубой BarWare d 8 см h12,8 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1417,99 +1417,99 @@
           <t>73024357</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>DF08801-LB</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл Морская волна Artist's Glass d 7,5 см h10 см BarWare P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>246.4</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>557</v>
+        <v>526</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>73024356</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>DF08801-DB</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл синий Artist's Glass BarWare d 7,5 см h10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>246.4</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1218</v>
+        <v>1165</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269525</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200055</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл голубой Blue Glass d 8 см h12,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>221.1</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>