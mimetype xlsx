--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -2075,51 +2075,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:41</t>
+          <t>Прайс актуален на 05.11.2026 18:46</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2201,119 +2201,119 @@
           <t>81259135</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TIKI0055</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 320 мл "Тики" d 6,8 см h16,5 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1243</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>30000313</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TIKI0001</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,5 см h15 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1103</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>30000332</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TIKI0028</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 350 мл "Тики" d 6,8 см h16 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1173</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81259136</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TIKI0056</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 12,8 см h16,1 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2337,51 +2337,51 @@
           <t>30000314</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TIKI0002</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 6,6 см h17,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1089</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>71002057</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>PS0348 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7 см h19 см прозрачный P.L. - BarWare</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2507,493 +2507,493 @@
           <t>30000324</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TIKI0016</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,3 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1347</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>30000338</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>TIKI0047</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,6 см h16,5 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1237</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>30000331</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>TIKI0027</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 7,9 см h16,3 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1143</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>30000337</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TIKI0046</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 400 мл "Тики" d 8,1 см h16 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1373</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>30000323</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TIKI0015</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 420 мл "Тики" d 6,2 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1157</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222497</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-HBGS0030 SUB</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 420 мл "Тики" d 7,4 см h16,6 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>307</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I21" s="10">
-        <v>3304</v>
+        <v>3263</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222473</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0068 SUB</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 430 мл "Тики" d 9,4 см h9,7 см желто-коричневый керамика B'Guys P.L.</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1397</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>908</v>
       </c>
       <c r="I22" s="10">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222479</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BWGW-TIKI0081 SUB</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 12/10 см h11,6 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>603</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>391</v>
       </c>
       <c r="I23" s="10">
-        <v>2370</v>
+        <v>2368</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>30000315</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TIKI0003</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 7,3 см h18 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1237</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81259133</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>TIKI0052</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 7,5 см h16,8 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>737</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>3578</v>
+        <v>3536</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>30000320</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TIKI0009</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" d 8,2 см h17 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1087</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>706</v>
       </c>
       <c r="I26" s="10">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>30000327</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TIKI0022</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 10,2 см h9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1173</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I27" s="10">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>30000336</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TIKI0045</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 6 см h21 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1637</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>30000335</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>TIKI0031</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7 см h17 см серый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1317</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>73024179</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>ZF170327343 aqua (к=24шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 7,4 см h17,5 см Аква стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3085,595 +3085,595 @@
           <t>30000321</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>TIKI0010</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,1 см h17 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1327</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>30000340</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>TIKI0050</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 530 мл "Тики" d 8,2 см h18 см керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1637</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>30000333</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>TIKI0029</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 12,2 см h19,5 см красный керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1437</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>30000319</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>TIKI0008</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,1 см h20 см желтый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1587</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>1031</v>
       </c>
       <c r="I36" s="10">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>30000341</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>TIKI0051</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 8,8 см h17,9 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1513</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222475</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0079 SUB</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 550 мл "Тики" d 9 см h12,7 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1203</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>781</v>
       </c>
       <c r="I38" s="10">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81222478</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>TIKI0080 SUB</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 570 мл "Тики" Cocktails d 7,3 см h16,6 см белый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1453</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>944</v>
       </c>
       <c r="I39" s="10">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>30000329</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>TIKI0025</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 590 мл "Тики" d 7,5 см h17,5 см синий керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1273</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>30000325</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>TIKI0017</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 10 см h11 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1071</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>696</v>
       </c>
       <c r="I41" s="10">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>30000322</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>TIKI0013</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 11 см h17 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1327</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81259132</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>TIKI0033</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 8,5/7,5 см h17 см прозрачный стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>372</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2968</v>
+        <v>2948</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>30000328</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>TIKI0024</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 600 мл "Тики" d 9 см h17,4 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1273</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I44" s="10">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>30000339</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>TIKI0049</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 10,5 см h15,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1637</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>30000330</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>TIKI0026</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 650 мл "Тики" d 9,2 см h17,7 см зеленый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1317</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81259137</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>TIKI0057</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Тики" d 8,5 см h18 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1337</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>30000334</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>TIKI0030</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" d 10 см h20,5 см коричневый керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1327</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>862</v>
       </c>
       <c r="I48" s="10">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81222474</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TIKI0073 SUB</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,57 л "Тики" керамика с пробкой декор 8*9 см h24,5 см B'Guys P.L.- Barbossa</t>
+          <t>Бутылка графин 0,57 л "Тики" керамика с пробкой крышкой декор 8*9 см h24,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1537</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>30000316</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>TIKI0004</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 400 мл "Тики" d 9,1 см h10,5 см зеленая керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -3697,40 +3697,40 @@
           <t>30000317</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>TIKI0005</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 450 мл "Тики" d 9 см h10,7 см зеленая керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1075</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J51" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>