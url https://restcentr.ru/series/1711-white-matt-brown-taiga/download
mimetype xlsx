--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -1184,51 +1184,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 14.06.2026 23:24</t>
+          <t>Прайс актуален на 23.09.2026 06:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1276,652 +1276,652 @@
           <t>81229036</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>16-153dk/whitematt</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 29*25 cм h3 cм 200 мл Crush White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1547</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>549</v>
+        <v>492</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229035</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>16-303dk/whitematt</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 26*20 cм h3 cм 450 мл Crush White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1543</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>668</v>
+        <v>644</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229043</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>81229043</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Горшок бульонница 500 мл d 11 см h8 см с крышкой Brown Matt White New Taiga P.L. [4]</t>
+          <t>Горшочек бульонница 500 мл d 11 см h8 см с крышкой Brown Matt White New Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1083</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1995</v>
+        <v>1790</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229042</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>81229042/whitematt</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл d 6,3 см h5,2 см White Matt New Brown Taiga P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>617</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>376</v>
+        <v>347</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229026</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>16-210-2dk/whitematt</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 175 мл d 15,5 cм h4,3 cм Crush White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  175 мл d 15,5 cм h4,3 cм емкость для закусок Crush White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>979</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1964</v>
+        <v>1928</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229031</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>19-562-5dk/whitematt</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 11 cм h4 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  200 мл d 11 cм h4 cм емкость для закусок White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>497</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>664</v>
+        <v>622</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229030</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>19-562-4dk/whitematt</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 14,3 cм h4,2 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  300 мл d 14,3 cм h4,2 cм емкость для закусок White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>783</v>
+        <v>897</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>2942</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229029</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>19-562-3dk/whitematt</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 16 cм h4,6 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  400 мл d 16 cм h4,6 cм White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>979</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1733</v>
+        <v>1727</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229034</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>16-312dk/whitematt</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл 20,9*18,7 cм h6,5 cм White Matt New Brown Taiga P.L. [3]</t>
+          <t>Салатник  600 мл 20,9*18,7 cм h6,5 cм White Matt New Brown Taiga P.L. [3]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1413</v>
+        <v>1603</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>106</v>
+        <v>1717</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229040</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>81229040/whitematt</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 13,8 cм h6 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  600 мл d 13,8 cм h6 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>813</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>781</v>
+        <v>393</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229038</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>81229038/whitematt</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 19,7 cм h4 cм White Matt New Brown Taiga P.L. [6]</t>
+          <t>Салатник  600 мл d 19,7 cм h4 cм White Matt New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1273</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1200</v>
+        <v>922</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229037</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>81229037/whitematt</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 22 cм h4,4 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  600 мл d 22 cм h4,4 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1407</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1991</v>
+        <v>2140</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229025</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>16-210-1dk/whitematt</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 22,5 см h6,5 см Crush White Matt New Brown Taiga P.L. [1]</t>
+          <t>Салатник  650 мл d 22,5 см h6,5 см Crush White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1557</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>551</v>
+        <v>502</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229032</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>17-313dk/whitematt</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 23 cм h3 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  650 мл d 23 cм h3 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1463</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2872</v>
+        <v>2595</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229028</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>19-562-2dk/whitematt</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 19,2 cм h5,4 cм White Matt New Brown Taiga P.L. [1]</t>
+          <t>Салатник  700 мл d 19,2 cм h5,4 cм White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1358</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>731</v>
+        <v>696</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229033</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>16-161dk/whitematt</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 24*20,7 cм h8 cм White Matt New Brown Taiga P.L. [3]</t>
+          <t>Салатник  800 мл 24*20,7 cм h8 cм White Matt New Brown Taiga P.L. [3]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1697</v>
+        <v>1938</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>465</v>
+        <v>945</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229039</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>81229039/whitematt</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 15,5 cм h7 cм White Matt New Brown Taiga P.L. [4]</t>
+          <t>Салатник  800 мл d 15,5 cм h7 cм White Matt New Brown Taiga P.L. [4]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1013</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1391</v>
+        <v>1058</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229027</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>19-562-1dk/whitematt</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21,5 cм h5,6 cм White Matt New Brown Taiga P.L. [3]</t>
+          <t>Салатник  800 мл d 21,5 cм h5,6 cм White Matt New Brown Taiga P.L. [3]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1537</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81229041</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>81229041/whitematt</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 9 см h6 см White Matt New Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1093</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>