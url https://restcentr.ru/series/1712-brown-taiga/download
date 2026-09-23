--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -1778,51 +1778,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 14.06.2026 23:17</t>
+          <t>Прайс актуален на 23.09.2026 06:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1870,1264 +1870,1264 @@
           <t>81250107</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>16-153 BROWN кор=16/4</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 29*25 см h3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1547</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1355</v>
+        <v>1151</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221920</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794-2BROWN B / К=16ШТ</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 14,6 см h4,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 14,6 см h4,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1237</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>359</v>
+        <v>336</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221924</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>23-796-2BROWN B / К=16</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 14,7 см h2,6 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 14,7 см h2,6 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1193</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221922</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-795-2BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 15 см h3,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 15 см h3,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1237</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221921</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-795-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20 см h3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1257</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221923</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-796-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,2 см h2,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1673</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221919</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-794-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,2 см h4,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1737</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81250108</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>17-381-1 BROWN кор=18/6</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*25*1 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*25 см h1 см Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1337</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>397</v>
+        <v>218</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221932</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-194 BROWN B /К=24ШТ</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 18*17 см h6,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 18*17 см h6,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1537</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221931</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>16-155 BROWN B / К=24ШТ</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24,2*11,4*5,8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 24,2*11,4 см h5,8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1053</v>
+        <v>1237</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>10</v>
+        <v>169</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81250106</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>16-303 BROWN кор=16/</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*20*4,3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 26*20 см h4,3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1653</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1078</v>
+        <v>920</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221933</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-305 BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32*20 см h1,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2207</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221918</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-793 BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 130 мл d 11,6 см h7,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  130 мл d 11,6 см h7,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1237</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81221925</t>
+          <t>81223248</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-221-1 кор=36/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25,7 см h4,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  260 мл d 12 см h5,4 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1773</v>
+        <v>677</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>390</v>
+        <v>695</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81223248</t>
+          <t>81223242</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>17-221-1 кор=36/6</t>
+          <t>16-162 кор=36/6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 260 мл d 12 см h5,4 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл 16*14 см h5,2 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>589</v>
+        <v>737</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81223242</t>
+          <t>81221929</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>16-162 кор=36/6</t>
+          <t>17-221-3 BROWN B / К=24 Ш</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 16*14 см h5,2 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  350 мл d 12 см h5,1 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>737</v>
+        <v>698</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>290</v>
+        <v>460</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81221929</t>
+          <t>81223247</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-251-2 кор=36/6</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h5,1 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  350 мл d 12 см h5,2 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>698</v>
+        <v>573</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>486</v>
+        <v>1105</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81223247</t>
+          <t>81221930</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>16-251-2 BROWN B кор=36/6</t>
+          <t>17-258 BROWN B /К=16 ШТ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h5,2 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Салатник  500 мл 25,5*23,8 см h5,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>573</v>
+        <v>1777</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1250</v>
+        <v>923</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81221930</t>
+          <t>81223249</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-316 24 кор=24/4</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 25,5*23,8 см h5,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 14 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1777</v>
+        <v>813</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>957</v>
+        <v>944</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81223249</t>
+          <t>81221928</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>17-316 24 кор=24/4</t>
+          <t>17-316 BROWN B / К=24 ШТ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 14 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
+          <t>Салатник  580 мл d 14,1 см h6,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>713</v>
+        <v>837</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>1139</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81221928</t>
+          <t>81221927</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-317 BROWN B / К=36ШТ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 580 мл d 14,1 см h6,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  730 мл d 16,8 см h5,6 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>837</v>
+        <v>1237</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1208</v>
+        <v>611</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81221927</t>
+          <t>81223542</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-210 BROWN к=12/3</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 730 мл d 16,8 см h5,6 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  750 мл d 22 см h6,5 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1237</v>
+        <v>1557</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>612</v>
+        <v>1742</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81223542</t>
+          <t>81223241</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>16-210 BROWN к=12/3</t>
+          <t>16-312 24 кор=24/3</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 22 см h6,5 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл 21*19,5 см h6,8 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1557</v>
+        <v>1407</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2133</v>
+        <v>1187</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81223241</t>
+          <t>81223240</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>16-312 24 кор=24/3</t>
+          <t>16-161 кор=12/3</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 21*19,5 см h6,8 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
+          <t>Салатник  800 мл 24,5*21,5 см h8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1407</v>
+        <v>1693</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1244</v>
+        <v>796</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81223240</t>
+          <t>81221926</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>16-161 кор=12/3</t>
+          <t>17-318 BROWN B / К=24ШТ</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 24,5*21,5 см h8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл d 19,7 см h5,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1693</v>
+        <v>1327</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>908</v>
+        <v>288</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81221926</t>
+          <t>81250109</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>17-318 BROWN B / К=24ШТ</t>
+          <t>17-394-1 BROWN кор=1</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 19,7 см h5,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл d 23,5 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1327</v>
+        <v>1813</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>294</v>
+        <v>83</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81250109</t>
+          <t>81221925</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>17-394-1 BROWN кор=1</t>
+          <t>17-319 BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 23,5 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1300 мл d 25,7 см h4,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1813</v>
+        <v>1773</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>140</v>
+        <v>383</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81221934</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-313 BROWN B / К=72 ШТ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Соусник  44 мл 11,5*7*2,5 см прямоуг. двойной фарфор Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>373</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>418</v>
+        <v>406</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81221936</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-256 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Соусник  45 мл d 8,7 см h1,8 см круглый фарфор Brown Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>309</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>329</v>
+        <v>187</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81221935</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>21-711 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 7,4 см h3,7 см круглый с носиком фарфор Brown Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>437</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223245</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>17-326 кор=18/3</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>779</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>473</v>
+        <v>389</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81223246</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>17-235 кор=12/3</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1117</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>148</v>
+        <v>25</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81223238</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>TYY16-228 18 шт/3шт</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 100 мл d 22 см h5 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Тарелка глубокая 100 мл d 22 см h5 см для пасты Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1273</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>659</v>
+        <v>638</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81223236</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>TYY16-230 кор=12/2</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 29 см h6 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2173</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81223237</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>16-231 12  шт/2шт</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 23 см h6,5 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1587</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81223541</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>17-305-3 BROWN к=24/</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h1,5 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1237</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1522</v>
+        <v>1421</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81223540</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>17-253-1 BROWN к=16/</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 26 см h1,8 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1379</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>3386</v>
+        <v>3152</v>
       </c>
       <c r="J42" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>