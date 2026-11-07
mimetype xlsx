--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -1778,51 +1778,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 06:17</t>
+          <t>Прайс актуален на 07.11.2026 20:42</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1870,51 +1870,51 @@
           <t>81250107</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>16-153 BROWN кор=16/4</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 29*25 см h3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1547</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1151</v>
+        <v>1085</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221920</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>23-794-2BROWN B / К=16ШТ</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 14,6 см h4,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2006,79 +2006,79 @@
           <t>81221921</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>23-795-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20 см h3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1257</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>401</v>
+        <v>376</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221923</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>23-796-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,2 см h2,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>373</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221919</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>23-794-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 20,2 см h4,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
@@ -2102,57 +2102,57 @@
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81250108</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>17-381-1 BROWN кор=18/6</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*25 см h1 см Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1337</v>
+        <v>1374</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221932</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>16-194 BROWN B /К=24ШТ</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 18*17 см h6,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2176,289 +2176,289 @@
           <t>81221931</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>16-155 BROWN B / К=24ШТ</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24,2*11,4 см h5,8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1237</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81250106</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>16-303 BROWN кор=16/</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 26*20 см h4,3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1653</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221933</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>16-305 BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32*20 см h1,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2207</v>
+        <v>2279</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221918</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>23-793 BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салатник  130 мл d 11,6 см h7,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1237</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I18" s="10">
         <v>446</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223248</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>17-221-1 кор=36/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салатник  260 мл d 12 см h5,4 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>677</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>695</v>
+        <v>653</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223242</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>16-162 кор=36/6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Салатник  300 мл 16*14 см h5,2 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>737</v>
+        <v>760</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81221929</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>17-221-3 BROWN B / К=24 Ш</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Салатник  350 мл d 12 см h5,1 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>698</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223247</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>16-251-2 кор=36/6</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салатник  350 мл d 12 см h5,2 см емкость для закусок Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1105</v>
+        <v>1093</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81221930</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>17-258 BROWN B /К=16 ШТ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл 25,5*23,8 см h5,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2482,289 +2482,289 @@
           <t>81223249</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>17-316 24 кор=24/4</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салатник  550 мл d 14 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>813</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221928</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>17-316 BROWN B / К=24 ШТ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Салатник  580 мл d 14,1 см h6,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>837</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1139</v>
+        <v>1071</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221927</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>17-317 BROWN B / К=36ШТ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Салатник  730 мл d 16,8 см h5,6 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>611</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223542</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>16-210 BROWN к=12/3</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Салатник  750 мл d 22 см h6,5 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1557</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1742</v>
+        <v>1718</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223241</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>16-312 24 кор=24/3</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл 21*19,5 см h6,8 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>914</v>
       </c>
       <c r="I28" s="10">
-        <v>1187</v>
+        <v>1144</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81223240</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>16-161 кор=12/3</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл 24,5*21,5 см h8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1693</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>796</v>
+        <v>696</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221926</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>17-318 BROWN B / К=24ШТ</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл d 19,7 см h5,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1327</v>
+        <v>1368</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81250109</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>17-394-1 BROWN кор=1</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл d 23,5 см h6,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1813</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221925</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>17-319 BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Салатник 1300 мл d 25,7 см h4,4 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2788,346 +2788,346 @@
           <t>81221934</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>16-313 BROWN B / К=72 ШТ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Соусник  44 мл 11,5*7*2,5 см прямоуг. двойной фарфор Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>373</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81221936</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>17-256 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Соусник  45 мл d 8,7 см h1,8 см круглый фарфор Brown Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>187</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81221935</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>21-711 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 7,4 см h3,7 см круглый с носиком фарфор Brown Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>437</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81223245</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>17-326 кор=18/3</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22 см Brown Untouched Taiga P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>779</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>389</v>
+        <v>329</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81223246</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>17-235 кор=12/3</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1117</v>
+        <v>1154</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>25</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81223238</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>TYY16-228 18 шт/3шт</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 100 мл d 22 см h5 см для пасты Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1273</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I38" s="10">
         <v>638</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81223236</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>TYY16-230 кор=12/2</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 29 см h6 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>2173</v>
+        <v>2242</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>433</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81223237</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>16-231 12  шт/2шт</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 350 мл d 23 см h6,5 см для пасты/супа Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1587</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81223541</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>17-305-3 BROWN к=24/</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h1,5 см Brown Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1237</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1421</v>
+        <v>1389</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81223540</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>17-253-1 BROWN к=16/</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 26 см h1,8 см Brown Untouched Taiga P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>897</v>
       </c>
       <c r="I42" s="10">
-        <v>3152</v>
+        <v>3132</v>
       </c>
       <c r="J42" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>