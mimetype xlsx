--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1151,51 +1151,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:47</t>
+          <t>Прайс актуален на 23.09.2026 01:47</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1223,638 +1223,638 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221959</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-684EJM-AS PICTURE /К=1</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 28*18,3 см h2,1 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1673</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>170</v>
+        <v>131</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81221963</t>
+          <t>81221971</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-650-3EJ-AS PICTURE/К=4</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23,5 см h5,5 см Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  250 мл d 15 см h3,6 см емкость для закусок Blue Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1643</v>
+        <v>837</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1145</v>
+        <v>844</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81221971</t>
+          <t>81221964</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-572EJM-AS PICTURE /К=4</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 15 см h3,6 см Blue Panasia P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл 15,5*14,5 см h5,5 см емкость для закусок Blue Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>837</v>
+        <v>737</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>856</v>
+        <v>730</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81221964</t>
+          <t>81221967</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>19-572EJM-AS PICTURE /К=48ШТ</t>
+          <t>18-434-3EJ-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 15,5*14,5 см h5,5 см Blue Panasia P.L. Proff Cuisine [6]</t>
+          <t>Салатник  320 мл d 16 см h3,8 см емкость для закусок Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>737</v>
+        <v>1053</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>730</v>
+        <v>767</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81221967</t>
+          <t>81221966</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>18-434-2EJ-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 320 мл d 16 см h3,8 см Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл d 19,3 см h4,5 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1053</v>
+        <v>1297</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81221966</t>
+          <t>81221970</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-650-2EJ-AS PICTURE/К=3</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 19,3 см h4,5 см Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 19,5 см h4 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1297</v>
+        <v>973</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>794</v>
+        <v>224</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81221970</t>
+          <t>81221969</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-650-1EJ-AS PICTURE/К=2</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 19,5 см h4 см Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  750 мл d 22 см h4,5 см Dark Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>973</v>
+        <v>1370</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>249</v>
+        <v>1134</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81221969</t>
+          <t>81221963</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-313EJM-AS PICTURE /К=1</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 22 см h4,5 см Dark Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1000 мл d 23,5 см h5,5 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1370</v>
+        <v>1643</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1198</v>
+        <v>930</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221965</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-594EJM-AS PICTURE /К=9</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Соусник 130 мл 11,5*11,1 см h3,7 см овальный фарфор Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Соусник 130 мл 11,5*11,1 см h3,7 см емкость для подачи овальный  Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>657</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>763</v>
+        <v>748</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221955</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-252-2EJM-AS PICTURE /К</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см h2,4 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>937</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>657</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81221954</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-252-3EJM-AS PICTURE /К</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см h2,7 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1473</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1508</v>
+        <v>1484</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221968</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-299EJ-AS PICTURE /К=16</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 20 см h4,7 см для супа, пасты Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1183</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221958</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-253-3EJM-AS PICTURE/К=</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 16 см h1,5 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>814</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81221962</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-173EJM/F-AS PICTURE /К</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 18 см h2,5 см 500 мл Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1273</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>925</v>
+        <v>904</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221957</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-253EJM-AS PICTURE/К=24</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21 см h1,6 см Dark Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>877</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>706</v>
+        <v>661</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81221961</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-171EJM/F-AS PICTURE /К</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h2,9 см Blue Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1503</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1717</v>
+        <v>1681</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221956</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-253-1EJM-AS PICTURE /К</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 26 см h2,2 см 600 мл Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1473</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81221960</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-246EJM/F-AS PICTURE/К=</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 26,4 см h2,8 см Blue Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1693</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2034</v>
+        <v>1836</v>
       </c>
       <c r="J23" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>