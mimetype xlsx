--- v0 (2026-06-10)
+++ v1 (2026-09-30)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 19:37</t>
+          <t>Прайс актуален на 30.09.2026 04:24</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1058,468 +1058,468 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240706</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121659T (HONRI)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 115 см перфорир. алюм. l 152 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>6703</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240703</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121628T (HONRI)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 35 см перфорир. алюм. l 72,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>5676</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240704</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121635T (HONRI)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 56 см перфорир. алюм. l 92,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>5937</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240705</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121647T (HONRI)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 85 см перфорир. алюм. l 123 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>6317</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240709</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-141850T (HONRI)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 34,8*36,5 см ручка 85 см перфорир. алюм. l 128 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>7098</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240708</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-141838T (HONRI)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 34,8*36,7 см ручка 56 см перфорир. алюм. l 98,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>6703</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240707</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-141830T (HONRI)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 34,9*36,3 см ручка 35 см перфорир. алюм. l 78 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>6473</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240712</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162063T (HONRI)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,4 см ручка 115 см перфорир. алюм. l 163 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>8679</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240713</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162032T (HONRI)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,5 см ручка 35 см перфорир. алюм. l 82,8 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>7653</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240710</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162040T (HONRI)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,5 см ручка 56 см перфорир. алюм. l 103,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>7883</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240711</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162052T (HONRI)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,5 см ручка 85 см перфорир. алюм. l 133 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>7883</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240701</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-0955R (HONRI)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Лопата для пиццы d 22,9 см поворотная ручка 115 см перфорир. алюм. l 142 см Black proffi P.L. </t>
+          <t>Лопата для пиццы d 22,9 см поворотная, ручка 115 см перфорир. алюм. l 142 см Black proffi P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>5053</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240702</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-0943R (HONRI)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Лопата для пиццы d 22,9 см поворотная ручка 86 см перфорир. алюм. l 112 см Black proffi P.L. </t>
+          <t>Лопата для пиццы d 22,9 см поворотная, ручка 86 см перфорир. алюм. l 112 см Black proffi P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>4673</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>