--- v0 (2026-06-10)
+++ v1 (2026-10-24)
@@ -259,50 +259,52 @@
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
                                 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
                                 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
                                 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
                                 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
                                 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
                                 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
                                 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
                                 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
                                 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
                                 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
                                 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
                                 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
                                 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
                                 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
                                 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
                                 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
                                 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
                                 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
                                 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
                                 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
                                 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpg"/>
                                 <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpg"/>
                                 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
                                 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
+                                <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
+                                <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2787,50 +2789,114 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Image80"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image81"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image82"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3104,78 +3170,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J83"/>
+  <dimension ref="A2:J85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:01</t>
+          <t>Прайс актуален на 24.10.2026 15:13</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3198,1878 +3264,1878 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81272038</t>
+          <t>81272028</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>SG-88501(E)</t>
+          <t>SG-82671(A)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Cалатник для подачи 400 мл d 14 см h3,5 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 44,8*34,8*11,5 см нерж. с нерж. крышкой Dents овальное P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>699</v>
+        <v>6091</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81272028</t>
+          <t>81272029</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>SG-82671(A)</t>
+          <t>SG-82671(B)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 44,8*34,8*11,5 см нерж. с нерж. крышкой Dents овальное P.L.</t>
+          <t>Блюдо для подачи 50*38,5*13 см нерж. с нерж. крышкой Dents овальное P.L.</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>6091</v>
+        <v>8857</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81272029</t>
+          <t>81241055</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>SG-82671(B)</t>
+          <t>SG-82610(C)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 50*38,5*13 см нерж. с нерж. крышкой Dents овальное P.L.</t>
+          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>8857</v>
+        <v>5643</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81241055</t>
+          <t>81241056</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>SG-82610(C)</t>
+          <t>SG-82610(D)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>5643</v>
+        <v>8737</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81241056</t>
+          <t>81241122</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>SG-82610(D)</t>
+          <t>SP 42707 H</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
+          <t>Блюдо квадратное 13*13 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>8737</v>
+        <v>1137</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>69</v>
+        <v>281</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81241122</t>
+          <t>81241123</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 42708 H</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 13*13 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
+          <t>Блюдо квадратное 16*16 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1137</v>
+        <v>1573</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81241123</t>
+          <t>81290234</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82603(A)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 16*16 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
+          <t>Блюдо квадратное 21*21 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1573</v>
+        <v>1537</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>284</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81290234</t>
+          <t>81241124</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>SG-82603(A)</t>
+          <t>SP 42709 H</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 21*21 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо квадратное 21*21 см h2,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1537</v>
+        <v>2473</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81241124</t>
+          <t>81290235</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82603(B)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 21*21 см h2,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
+          <t>Блюдо квадратное 25*25 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2473</v>
+        <v>2182</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81290235</t>
+          <t>81241125</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>SG-82603(B)</t>
+          <t>SP 42710 H</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25*25 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо квадратное 27*27 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>2182</v>
+        <v>3907</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81241125</t>
+          <t>81290246</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82327(A)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 27*27 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
+          <t>Блюдо круглое d 14 см h 4 см (салатник, фруктовница) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>3907</v>
+        <v>921</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81290246</t>
+          <t>81290247</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>SG-82327(A)</t>
+          <t>SG-82327(B)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 14 см h 4 см (салатник, фруктовница) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо круглое d 17 см h 5 см (салатник, фруктовница) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>921</v>
+        <v>1152</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81290247</t>
+          <t>81290248</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>SG-82327(B)</t>
+          <t>SG-82327(C)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 17 см h 5 см (салатник, фруктовница) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо круглое d 21 см h 6 см (салатник, фруктовница) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1152</v>
+        <v>1819</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81290248</t>
+          <t>81241034</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>SG-82327(C)</t>
+          <t>SG-82695(B)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 21 см h 6 см (салатник, фруктовница) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо круглое d 24 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1819</v>
+        <v>1621</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81241034</t>
+          <t>81241035</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>SG-82695(B)</t>
+          <t>SG-82695(C)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 24 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо круглое d 28 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1621</v>
+        <v>2370</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81241035</t>
+          <t>81271034</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>SG-82695(C)</t>
+          <t>DW-12005 (уп=6шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 28 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо круглое d 30 см нерж. Dents для подачи морепродуктов P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2370</v>
+        <v>1873</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81271034</t>
+          <t>81271029</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>DW-12005 (уп=6шт)</t>
+          <t>DW-12006 (уп=6шт)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 30 см нерж. Dents для подачи морепродуктов P.L. Proff Cuisine</t>
+          <t>Блюдо круглое d 45 см для подачи морепродуктов Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1873</v>
+        <v>3899</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81271029</t>
+          <t>81241030</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>DW-12006 (уп=6шт)</t>
+          <t>SG-82324(B)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 45 см для подачи морепродуктов Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо овальное 24,7*16 см "Лодочка" h 6,25 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>3899</v>
+        <v>1817</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81241030</t>
+          <t>81241032</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>SG-82324(B)</t>
+          <t>SG-82579(A)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,7*16 см "Лодочка" h 6,25 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо овальное 25*13 см поднос Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1817</v>
+        <v>1537</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81241032</t>
+          <t>81241038</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>SG-82579(A)</t>
+          <t>SG-82676(A)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*13 см поднос Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо овальное 29*10 см поднос h 2 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1537</v>
+        <v>1207</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81241038</t>
+          <t>81241033</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>SG-82676(A)</t>
+          <t>SG-82579(B)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*10 см поднос h 2 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо овальное 30*15 см поднос Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1207</v>
+        <v>1703</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81241033</t>
+          <t>81241039</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>SG-82579(B)</t>
+          <t>SG-82676(B)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*15 см поднос Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо овальное 37*13 см (поднос) h 3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1703</v>
+        <v>1873</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81241039</t>
+          <t>81290233</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>SG-82676(B)</t>
+          <t>SG-82604(A)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 37*13 см (поднос) h 3 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо прямоугольное 25,7*12,8 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1873</v>
+        <v>1460</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81290233</t>
+          <t>81290244</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>SG-82604(A)</t>
+          <t>SG-80530(A)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25,7*12,8 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо прямоугольное 26*19,5 см (поднос) Dents нерж. глянец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1460</v>
+        <v>1515</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81290244</t>
+          <t>81241031</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>SG-80530(A)</t>
+          <t>SG-82604(B)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*19,5 см (поднос) Dents нерж. глянец P.L. Proff Cuisine</t>
+          <t>Блюдо прямоугольное 30*15,7 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1515</v>
+        <v>1911</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>367</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81241031</t>
+          <t>99010017</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>SG-82604(B)</t>
+          <t>MT360</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*15,7 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Блюдо прямоугольное 36*19 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1911</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>1242</v>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>99010017</t>
+          <t>99002092</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>MT360</t>
+          <t>WBSC28H</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*19 см (поднос) Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для охлаждения бутылок 3,5 л d 28 см h68 см Dents нерж. на подставке P.L. </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1911</v>
+        <v>9747</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>99002092</t>
+          <t>81241153</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>WBSC28H</t>
+          <t>WBS 32471 H</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для охлаждения бутылок 3,5 л d 28 см h68 см Dents нерж. на подставке P.L. </t>
+          <t>Емкость Ведро для охлаждения бутылок 4 л d 22,5 см h78 см Dents нерж. напольная  P.L.Hotelware</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>9747</v>
+        <v>34837</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81241153</t>
+          <t>71002127</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKT9HM</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для охлаждения бутылок 4 л d 22,5 см h78 см Dents нерж. напольная  P.L.Hotelware</t>
+          <t>Емкость Ведро для подачи и сервировки 350 мл d 9 см h9,3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>34837</v>
+        <v>783</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>71002127</t>
+          <t>81241036</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>BKT9HM</t>
+          <t>SG-82347(C)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 350 мл d 9 см h9,3 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 450 мл d 9 см h9 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81241036</t>
+          <t>81290211</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>SG-82347(C)</t>
+          <t>SG-82108(B)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 450 мл d 9 см h9 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 600 мл d 10,3 см h10 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>787</v>
+        <v>1141</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81290211</t>
+          <t>71002128</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>SG-82108(B)</t>
+          <t>BKT12HM</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 600 мл d 10,3 см h10 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 900 мл d 12,5 см h 13 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1141</v>
+        <v>1113</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>0</v>
+        <v>424</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>71002128</t>
+          <t>81241037</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>BKT12HM</t>
+          <t>SG-82347(D)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 900 мл d 12,5 см h 13 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 950 мл, d 13 см h12 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1113</v>
+        <v>918</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>642</v>
       </c>
       <c r="I38" s="10">
-        <v>434</v>
+        <v>303</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81241037</t>
+          <t>81290212</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>SG-82347(D)</t>
+          <t>SG-82505(A)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 950 мл, d 13 см h12 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость для подачи закусок/снэков 130 мл 6,5*6,5 см h4 см Dents нерж. рифл. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>918</v>
+        <v>619</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>333</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81290212</t>
+          <t>81272034</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>SG-82505(A)</t>
+          <t>SG-88501(A)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 130 мл 6,5*6,5 см h4 см Dents нерж. рифл. P.L. Proff Cuisine</t>
+          <t>Емкость для подачи закусок/снэков 140 мл d 9,5 см h3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>619</v>
+        <v>427</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81272034</t>
+          <t>81272035</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>SG-88501(A)</t>
+          <t>SG-88501(B)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 140 мл d 9,5 см h3 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость для подачи закусок/снэков 160 мл d 10 см h3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>427</v>
+        <v>503</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81272035</t>
+          <t>81290213</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>SG-88501(B)</t>
+          <t>SG-82505(B)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 160 мл d 10 см h3 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость для подачи закусок/снэков 175 мл 7,3*7,3 см h4,1 см Dents нерж. рифл. P.L. </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>503</v>
+        <v>741</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81290213</t>
+          <t>81272036</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>SG-82505(B)</t>
+          <t>SG-88501(C)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 175 мл 7,3*7,3 см h4,1 см Dents нерж. рифл. P.L. </t>
+          <t>Емкость для подачи закусок/снэков 230 мл d 11,2 см h3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>741</v>
+        <v>559</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81272036</t>
+          <t>81272037</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>SG-88501(C)</t>
+          <t>SG-88501(D)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 230 мл d 11,2 см h3 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость для подачи закусок/снэков 250 мл d 12,5 см h3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>559</v>
+        <v>499</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81272037</t>
+          <t>99002270</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>SG-88501(D)</t>
+          <t>FF85H</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 250 мл d 12,5 см h3 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Емкость для подачи закусок/снэков 370 мл d 8,5 см h8,4 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>99002270</t>
+          <t>81290258</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>FF85H</t>
+          <t>SG-82203B</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 370 мл d 8,5 см h8,4 см Dents нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 13,9 см h5 см 650 мл Dents круглая нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>487</v>
+        <v>1200</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81290258</t>
+          <t>81241063</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>SG-82203B</t>
+          <t>SG-82735(B)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 13,9 см h5 см 650 мл Dents круглая нерж. 2 ручки золото P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 7,6 см сет 3 шт. на дерев. подст. h4 см 200 мл Dents нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1200</v>
+        <v>4261</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81241063</t>
+          <t>81241064</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>SG-82735(B)</t>
+          <t>SG-82735(C)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 7,6 см сет 3 шт. на дерев. подст. h4 см 200 мл Dents нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 9 см сет 3 шт. на дерев. подст. h5,5 см 350 мл Dents нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>4261</v>
+        <v>5253</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>3677</v>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81241064</t>
+          <t>81240490</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>SG-82735(C)</t>
+          <t>SMS01</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 9 см сет 3 шт. на дерев. подст. h5,5 см 350 мл Dents нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 10,5 см h5,3 см 450 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>5253</v>
+        <v>1853</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>1297</v>
       </c>
       <c r="I49" s="10">
-        <v>144</v>
+        <v>447</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81240490</t>
+          <t>81240491</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS02</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 10,5 см h5,3 см 450 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 12 см h5,9 см 640 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1853</v>
+        <v>2217</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>1551</v>
       </c>
       <c r="I50" s="10">
-        <v>448</v>
+        <v>470</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81240491</t>
+          <t>81240492</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>SMS02</t>
+          <t>SMS03</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 12 см h5,9 см 640 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 14,9 см h6,5 см 1100 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>2217</v>
+        <v>2757</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>1929</v>
       </c>
       <c r="I51" s="10">
-        <v>470</v>
+        <v>445</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81240492</t>
+          <t>81241041</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82307</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 14,9 см h6,5 см 1100 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
+          <t>Набор для специй 2 предмета Dents нерж. 3,25*7,75 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>2757</v>
+        <v>1537</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>445</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81241041</t>
+          <t>81240036</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>SG-82307</t>
+          <t>73038060 / SG-82635 (A)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 2 предмета Dents нерж. 3,25*7,75 см P.L. Proff Cuisine</t>
+          <t>Набор для шашлыка/барбекю 4 шампура Dents h 43 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1537</v>
+        <v>3523</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
         <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81240036</t>
+          <t>81240035</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>73038060 / SG-82635 (A)</t>
+          <t>73038054 / SG-82635 (B)</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Набор для шашлыка/барбекю 4 шампура Dents h 43 см, P.L. Proff Cuisine</t>
+          <t>Набор для шашлыка/барбекю Dents 2 шампура, h 43 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>3523</v>
+        <v>2931</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81240035</t>
+          <t>81241089</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>73038054 / SG-82635 (B)</t>
+          <t>SG-82844</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Набор для шашлыка/барбекю Dents 2 шампура, h 43 см, P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная этажерка 2 яруса 31*17,5*31,5 см нерж. + 2 блюда Dents нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>2931</v>
+        <v>8093</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81241089</t>
+          <t>81272038</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>SG-82844</t>
+          <t>SG-88501(E)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная этажерка 2 яруса 31*17,5*31,5 см нерж. + 2 блюда Dents нерж P.L. Proff Cuisine</t>
+          <t>Салатник для подачи 400 мл d 14 см h3,5 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>8093</v>
+        <v>699</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81241213</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB 2400</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Салатник для подачи 575 мл d 16,2/8,1 см h4,6 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>573</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81241212</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB 2401</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Салатник для подачи 950 мл d 19,2/9 см h5,1 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>873</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>211</v>
+        <v>159</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81241145</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPS 4501</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см h4 см 375 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2207</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>586</v>
+        <v>556</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81249826</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>SMB01</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12*3,5 см 350 мл Dents круглая нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5093,51 +5159,51 @@
           <t>81241047</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>SG-82240(A)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12,7*12,7 см h3 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1537</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81241148</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>SSP 2950</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13 см h3,5 см 465 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5146,168 +5212,168 @@
         <v>1237</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
         <v>591</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81290224</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>SG-82205(A)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 13,5 см h3,75 см 400 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 13,5 см h3,7 см 400 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>1181</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
         <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81240833</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MPDH25H</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14,2 см h3,8 см 550 мл круглая Dents нерж. 2 ручки Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 14,2 см h3,8 см 550 мл круглая Dents нерж. 2 ручки золото Antique P.L. </t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>1023</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>387</v>
+        <v>100</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81240489</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>MPDH15H</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15 см h3,5 см 500 мл круглая Dents нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>673</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>3037</v>
+        <v>2751</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81241048</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>SG-82240(B)</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15*15 см h3 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1917</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>486</v>
+        <v>441</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81290225</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>SG-82205(B)</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5 см h4 см 600 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5379,71 +5445,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2047</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>399</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81240834</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MPDH28H</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 18 см h3,5 см 800 мл круглая Dents нерж. 2 ручки Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 18 см h3,5 см 800 мл круглая Dents нерж. 2 ручки золото Antique P.L. </t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1077</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>645</v>
+        <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81290226</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>SG-82205(C)</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h4,5 см 900 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5532,85 +5598,85 @@
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81241066</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>SG-82790(A)</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 340 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>2989</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>2092</v>
       </c>
       <c r="I74" s="10">
         <v>184</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81241067</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>SG-82790(B)</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 400 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>3307</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>2314</v>
       </c>
       <c r="I75" s="10">
         <v>199</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81240037</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>73038062 / SG-82388</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 4,7/4 см h5,4 см кружка Dents с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
@@ -5637,51 +5703,51 @@
           <t>81241046</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>SG-82245(A)</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 5,5 см h3 см круглый с ручкой Dents глянец нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>498</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>912</v>
+        <v>618</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>71047293</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>SC20H</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 6 см h3 см круглый Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5748,133 +5814,201 @@
         <is>
           <t>Соусник 140 мл для подачи 3 шт. на дерев. подст. Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>3871</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81272030</t>
+          <t>81241113</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>SG-82451(A)</t>
+          <t>MCD 5051 H</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 0,5 л круглый d 17,3 см Dents 16*16*29 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>8881</v>
+        <v>12737</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>8915</v>
       </c>
       <c r="I81" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81272031</t>
+          <t>81241114</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>SG-82451(B)</t>
+          <t>MCD 5052 H</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 29 см h54 см Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 0,9 л круглый d 21,5 см  Dents 21*21*35 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>10931</v>
+        <v>18737</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>13115</v>
       </c>
       <c r="I82" s="10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
+          <t>81272030</t>
+        </is>
+      </c>
+      <c r="D83" s="7" t="inlineStr">
+        <is>
+          <t>SG-82451(A)</t>
+        </is>
+      </c>
+      <c r="E83" s="8" t="inlineStr">
+        <is>
+          <t>Чафиндиш (мармит) 1,75 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F83" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G83" s="9">
+        <v>8881</v>
+      </c>
+      <c r="H83" s="9">
+        <v/>
+      </c>
+      <c r="I83" s="10">
+        <v>0</v>
+      </c>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4"/>
+      <c r="B84" s="5"/>
+      <c r="C84" s="6" t="inlineStr">
+        <is>
+          <t>81272031</t>
+        </is>
+      </c>
+      <c r="D84" s="7" t="inlineStr">
+        <is>
+          <t>SG-82451(B)</t>
+        </is>
+      </c>
+      <c r="E84" s="8" t="inlineStr">
+        <is>
+          <t>Чафиндиш (мармит) 3 л круглый d 29 см h54 см Dents нерж. на подставке P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F84" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G84" s="9">
+        <v>10931</v>
+      </c>
+      <c r="H84" s="9">
+        <v/>
+      </c>
+      <c r="I84" s="10">
+        <v>0</v>
+      </c>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4"/>
+      <c r="B85" s="5"/>
+      <c r="C85" s="6" t="inlineStr">
+        <is>
           <t>81241057</t>
         </is>
       </c>
-      <c r="D83" s="7" t="inlineStr">
+      <c r="D85" s="7" t="inlineStr">
         <is>
           <t>SG-82475(B)</t>
         </is>
       </c>
-      <c r="E83" s="8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G83" s="9">
+      <c r="E85" s="8" t="inlineStr">
+        <is>
+          <t>Чафиндиш (мармит) 5 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F85" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G85" s="9">
         <v>15297</v>
       </c>
-      <c r="H83" s="9">
-[...2 lines deleted...]
-      <c r="I83" s="10">
+      <c r="H85" s="9">
+        <v>10707</v>
+      </c>
+      <c r="I85" s="10">
         <v>71</v>
       </c>
-      <c r="J83" s="4"/>
+      <c r="J85" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>