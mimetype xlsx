--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -250,50 +250,53 @@
                                 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
                                 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
                                 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
                                 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
                                 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
                                 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
                                 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
                                 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
                                 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
                                 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
                                 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
                                 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
                                 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
                                 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
                                 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
                                 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
                                 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
                                 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
                                 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
+                                <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
+                                <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
+                                <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2490,50 +2493,146 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Image71"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image72"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image73"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image74"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2807,78 +2906,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J74"/>
+  <dimension ref="A2:J77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:05</t>
+          <t>Прайс актуален на 23.09.2026 01:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2926,51 +3025,51 @@
           <t>81290237</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>SG-84610(C)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи d 35 см h13,5 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>8583</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81290238</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>SG-84610(D)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2994,51 +3093,51 @@
           <t>81290236</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>SG-98122</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 33 h3 см (поднос) для подачи Copper нерж. медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>8072</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81259071</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>L0343</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21/14 см h22 см 5 л Copper медь нерж. LUMIAN</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3062,153 +3161,153 @@
           <t>81259051</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JGA038-copper</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл медь Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1042</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>71002129</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>BKT12C</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 300 мл d 12 см h12,5 см Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1537</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1182</v>
+        <v>1141</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81290214</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>SG-84347(B)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 300 мл d 9 см h8,1 см Dents Copper нерж. цвет медь P.L.</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>829</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>71002130</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>BKT9C</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 300 мл d 9 см h9,1 см Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>847</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>214</v>
+        <v>171</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81290215</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>SG-84347(C)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 450 мл d 9,5 см h9 см Dents Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3232,51 +3331,51 @@
           <t>81290216</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>SG-84347(D)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 950 мл d 13 см h11,5 см Dents Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1225</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99000188</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>GLB18SC</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 400 мл d 8,5/6 см h13,5 см Copper с медн. покр. P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3300,172 +3399,172 @@
           <t>99005812</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>MLK75MC</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 470 мл d 7,5 см h10 см Jug Copper нерж. с медн. покр. P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>893</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99005815</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>MLK75C</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 600 мл d 7,8 см h12,5 см Jug Copper нерж. с медн. покр. P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1137</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99010008</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CAM11C</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 10,9 см h6,1 см 550 мл круглая Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1137</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81241139</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1001/CP</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 11 см h5,5 см 250 мл с крышкой Copper нерж. P.L. Hotelware</t>
+          <t>Кастрюля для подачи 11 см h5,5 см 250 мл с крышкой Copper нерж. цвет медь P.L. Hotelware</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1507</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>308</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81241140</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1002/CP</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2007</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>307</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81290221</t>
         </is>
@@ -3504,51 +3603,51 @@
           <t>99010013</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>CAM12C</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 12,2 см h7,6 см 870 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2347</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81290222</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>SG-84237(D)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13 см h5,5 см 600 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3572,51 +3671,51 @@
           <t>81290223</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>SG-84237(E)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 14,5 см h6,5 см 900 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2061</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99010006</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>CAM09C</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 9 см h5 см 350 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3756,294 +3855,294 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1073</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81241137</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCH 5502/CP</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1737</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>373733</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>SPM12C</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 12 см h7,5 см 800 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1773</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>284</v>
+        <v>249</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81241136</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCH 5501/CP</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 8,8 см h5,8 см 265 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 8,8 см h5,8 см 265 мл с крышкой Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1137</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>294</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>31793790</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>SPM90C</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 9 см h5 см 300 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1103</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1622</v>
+        <v>1562</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>92001536</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>3121091 /30 шт</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 9 см h5,5 см 350 мл с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1879</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81241289</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49126</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 12,7*12,7*5,6 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 12,7*12,7 см h5,6 см Copper квадратная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3037</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>202</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81241290</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49127</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,5*10,5*5,1 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,5*10,5 см h5,1 см Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>3173</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>202</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81241291</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49128</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28,5*15,5*5,2 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28,5*15,5 см h5,2 см Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>3817</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>202</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81241010</t>
         </is>
@@ -4091,1187 +4190,1289 @@
         <is>
           <t>Мангал настольный для подачи 26*17*12 см Copper с медным покрытием + 4 шампура P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>19537</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>13</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81290218</t>
+          <t>81241108</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>SG-84307</t>
+          <t>CSH 6111 RG</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 2 предмета Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Мармит 5 л с откидной крышкой 48*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1937</v>
+        <v>67303</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>92001538</t>
+          <t>81241109</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>3124101 /30 шт</t>
+          <t>CRH 6111 RG</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 10 см h2 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Мармит 5 л с откидной крышкой 65*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1294</v>
+        <v>90737</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>64773132</t>
+          <t>81290218</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>SP11SHC</t>
+          <t>SG-84307</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 11 см h3 см 220 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Набор для специй 2 предмета Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1087</v>
+        <v>1937</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1941</v>
+        <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>71002055</t>
+          <t>92001538</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>KSQ11C</t>
+          <t>3124101 /30 шт</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 11,5*11,5 см h4 см 460 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
+          <t>Сковорода для подачи 10 см h2 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1173</v>
+        <v>1294</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>71002049</t>
+          <t>64773132</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>SP12SHC</t>
+          <t>SP11SHC</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 12 см 300 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 11 см h3 см 220 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1117</v>
+        <v>1087</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>301</v>
+        <v>1887</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>92001499</t>
+          <t>71002055</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>MF-1234C</t>
+          <t>KSQ11C</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 12 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 11,5*11,5 см h4 см 460 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1441</v>
+        <v>1173</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>1595100</t>
+          <t>71002049</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>MRP53MC</t>
+          <t>SP12SHC</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 12,5*8,2 см h4,3 см 340 мл прямоуг. Copper нерж. 2 ручки цвет медь P.L.</t>
+          <t>Сковорода для подачи 12 см 300 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1077</v>
+        <v>1117</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81249831</t>
+          <t>92001499</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>DMP01</t>
+          <t>MF-1234C</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 13,2 см h3,5 см 385 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи 12 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>2094</v>
+        <v>1441</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>71002056</t>
+          <t>1595100</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>KSQ13C</t>
+          <t>MRP53MC</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 13,8*13,8 см h5,5 см 810 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
+          <t>Сковорода для подачи 12,5*8,2 см h4,3 см 340 мл прямоуг. Copper нерж. 2 ручки цвет медь P.L.</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1637</v>
+        <v>1077</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>361</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>1878100</t>
+          <t>81249831</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>MRP53C</t>
+          <t>DMP01</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14,5*9,5 см h4,5 см Copper прямоуг. нерж. 2 ручки цвет медь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 13,2 см h3,5 см 385 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1447</v>
+        <v>2094</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>80002719</t>
+          <t>71002056</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>CP-19-16FP</t>
+          <t>KSQ13C</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 16 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 13,8*13,8 см h5,5 см 810 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1947</v>
+        <v>1637</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81249830</t>
+          <t>1878100</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>DMB02</t>
+          <t>MRP53C</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи 14,5*9,5 см h4,5 см Copper прямоуг. нерж. 2 ручки цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>4023</v>
+        <v>1447</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>312</v>
+        <v>1</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81279076</t>
+          <t>80002719</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CP-19-16FP</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи 16 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>2583</v>
+        <v>1947</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>80002721</t>
+          <t>81249830</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>CP-19-18FP</t>
+          <t>DMB02</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 18 см h4 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>2899</v>
+        <v>4023</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1777</v>
+        <v>260</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81279077</t>
+          <t>81279076</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>DMP03</t>
+          <t>DMP02</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
+          <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>3270</v>
+        <v>2583</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>73024185</t>
+          <t>80002721</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>SPM50C</t>
+          <t>CP-19-18FP</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Copper нерж. с медным напылением P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 18 см h4 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>687</v>
+        <v>2899</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1440</v>
+        <v>1734</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81240040</t>
+          <t>81279077</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>73038073 / SG-91247</t>
+          <t>DMP03</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 5 см h2,5 см Copper круглый с ручкой нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>917</v>
+        <v>3270</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>838</v>
+        <v>44</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81241138</t>
+          <t>73024185</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPM50C</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 6,6 см h3,8 см круглый с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Copper нерж. с медным напылением P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1107</v>
+        <v>687</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>303</v>
+        <v>1060</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81241135</t>
+          <t>81240040</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038073 / SG-91247</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7,6 см h4 см круглый с ручкой и крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 5 см h2,5 см Copper круглый с ручкой нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>837</v>
+        <v>917</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>297</v>
+        <v>838</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81240041</t>
+          <t>81241138</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>73038074 / SG-91247</t>
+          <t>MC 1000/CP</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл d 6/6,6 см h3,7 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник  90 мл d 6,6 см h3,8 см круглый с крышкой Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>1059</v>
+        <v>1107</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>648</v>
+        <v>303</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>31751516</t>
+          <t>81241135</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>SPM70C</t>
+          <t>MCH 5500/CP</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
+          <t>Соусник  90 мл d 7,6 см h4 см круглый с ручкой и крышкой Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>937</v>
+        <v>837</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>2152</v>
+        <v>296</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81240523</t>
+          <t>81240041</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038074 / SG-91247</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
+          <t>Соусник 110 мл d 6/6,6 см h3,7 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>2337</v>
+        <v>1059</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>274</v>
+        <v>628</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>92001497</t>
+          <t>31751516</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>MS-7040C</t>
+          <t>SPM70C</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d7,3 см h3,8 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>2314</v>
+        <v>937</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>2120</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>92001539</t>
+          <t>81240523</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>SW-8542C</t>
+          <t>MMC-7-UK</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1328</v>
+        <v>2337</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>0</v>
+        <v>254</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>31751518</t>
+          <t>92001497</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>SPM80C</t>
+          <t>MS-7040C</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 200 мл d 8 см h4,5 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 160 мл d7,3 см h3,8 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>1017</v>
+        <v>2314</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2209</v>
+        <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>92001496</t>
+          <t>92001539</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>MMC-8-UK</t>
+          <t>SW-8542C</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 285 мл d8,5 см h5 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
+          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>2703</v>
+        <v>1328</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81272032</t>
+          <t>31751518</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>SG-84451(A)</t>
+          <t>SPM80C</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Copper круглый с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 200 мл d 8 см h4,5 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>10240</v>
+        <v>1017</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>2184</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81241058</t>
+          <t>92001496</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>SG-84464(A)</t>
+          <t>MMC-8-UK</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 285 мл d8,5 см h5 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>21859</v>
+        <v>2703</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81241059</t>
+          <t>81272032</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>SG-84475(A)</t>
+          <t>SG-84451(A)</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Copper с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>19437</v>
+        <v>10240</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81272033</t>
+          <t>81241058</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>SG-84451(B)</t>
+          <t>SG-84464(A)</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>15747</v>
+        <v>21859</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81290229</t>
+          <t>81272033</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>SG-84643(A)</t>
+          <t>SG-84451(B)</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса d 20 см для подачи Copper нерж. P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>8153</v>
+        <v>15747</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
         <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81290230</t>
+          <t>81241059</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>SG-84643(B)</t>
+          <t>SG-84475(A)</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса d 30 см для подачи Copper нерж. P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>9886</v>
+        <v>19437</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81290227</t>
+          <t>81241179</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>SG-84700(A)</t>
+          <t>WI 505/FRT/LCH</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Этажерка d 20 см для подачи Copper нерж. P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Copper нерж. с медным покрытием 49*48*50 на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>4837</v>
+        <v>127703</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81290228</t>
+          <t>81290229</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>SG-84700(B)</t>
+          <t>SG-84643(A)</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Этажерка d 30 см для подачи Copper нерж. P.L. Proff Cuisine</t>
+          <t>Этажерка 2 яруса d 20 см для подачи Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>7037</v>
+        <v>8153</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="6" t="inlineStr">
+        <is>
+          <t>81290230</t>
+        </is>
+      </c>
+      <c r="D75" s="7" t="inlineStr">
+        <is>
+          <t>SG-84643(B)</t>
+        </is>
+      </c>
+      <c r="E75" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 2 яруса d 30 см для подачи Copper нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F75" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G75" s="9">
+        <v>9886</v>
+      </c>
+      <c r="H75" s="9">
+        <v/>
+      </c>
+      <c r="I75" s="10">
+        <v>0</v>
+      </c>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="6" t="inlineStr">
+        <is>
+          <t>81290227</t>
+        </is>
+      </c>
+      <c r="D76" s="7" t="inlineStr">
+        <is>
+          <t>SG-84700(A)</t>
+        </is>
+      </c>
+      <c r="E76" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка d 20 см для подачи Copper нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F76" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G76" s="9">
+        <v>4837</v>
+      </c>
+      <c r="H76" s="9">
+        <v/>
+      </c>
+      <c r="I76" s="10">
+        <v>0</v>
+      </c>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="6" t="inlineStr">
+        <is>
+          <t>81290228</t>
+        </is>
+      </c>
+      <c r="D77" s="7" t="inlineStr">
+        <is>
+          <t>SG-84700(B)</t>
+        </is>
+      </c>
+      <c r="E77" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка d 30 см для подачи Copper нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F77" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G77" s="9">
+        <v>7037</v>
+      </c>
+      <c r="H77" s="9">
+        <v/>
+      </c>
+      <c r="I77" s="10">
+        <v>0</v>
+      </c>
+      <c r="J77" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>