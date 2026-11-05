--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -1646,51 +1646,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 05.11.2026 18:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1738,51 +1738,51 @@
           <t>81240017</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>73038023 / SG-86337</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 13*13 см (поднос) "Antique" нерж. под медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1196</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240049</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>73038013 / SG-86337</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 20*20 см (поднос) "Antique" нерж. под медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1803,122 +1803,122 @@
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81290249</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>SG-86327(A)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 14 см h 4 см (салатник, фруктовница) "Antique" нерж. под медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1406</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>913</v>
       </c>
       <c r="I8" s="10">
         <v>275</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81290250</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>SG-86327(B)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 17 см h 5 см (салатник, фруктовница) "Antique" нерж. под медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1768</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81290245</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>SG-86122</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 33 h3 см (поднос) для подачи Antique нерж. антик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>5053</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>3284</v>
       </c>
       <c r="I10" s="10">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240044</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>73038006 / SG-86336</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 31*15 см (поднос) "Antique" h 1,75 см нерж. под медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2131,216 +2131,216 @@
         <v>895</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240021</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>73038029 / SG-95350 (A)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10*9 см Antique Copper нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10*9 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2573</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>1801</v>
       </c>
       <c r="I18" s="10">
-        <v>435</v>
+        <v>391</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81240018</t>
+          <t>81241286</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>73038025 / SG-95364(</t>
+          <t>FB 49117</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 14*8 см "Дуршлаг" Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,5*10,5 см h5,1 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1346</v>
+        <v>2547</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81241286</t>
+          <t>81241285</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49118</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,5*10,5*5,1 см Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28,5*15,5 см h5,2 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>2547</v>
+        <v>3817</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>2671</v>
       </c>
       <c r="I20" s="10">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81241285</t>
+          <t>81240018</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038025 / SG-95364(</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28,5*15,5*5,2 см Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d 14 см h8 см "Дуршлаг" Antique Copper круглая 2 ручки нерж. P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>3817</v>
+        <v>1346</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>201</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259292</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000843-4</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  600 мл Бариста d 9,6/8,5 см h17 см Antique нерж. антик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>4597</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>2988</v>
       </c>
       <c r="I22" s="10">
         <v>45</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81259291</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000843-3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1200 мл Бариста d 8 см h18 см Antique нерж. сталь цвет антик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>6053</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
@@ -2500,136 +2500,136 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1993</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81241193</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 2950</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5/12,8 см h4,2 см 600 мл круглая Antique Dents нерж. ручка золото P.L.</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3473</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81279069</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SCRT25</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл 5*5 см h3 см Antique квадратный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>243</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>406</v>
+        <v>260</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81279068</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SCRT20</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл 5,1*5,1 см h2,5 см Antique квадратный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>237</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>165</v>
       </c>
       <c r="I31" s="10">
         <v>1217</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81240023</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>73038033 / SG-95245</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Antique нерж. с медным напылением P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
@@ -2709,157 +2709,157 @@
         <v>789</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81244999</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>73038003 / SG-95464 (A)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 30 см Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 30 см Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>21857</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81241061</t>
+          <t>81241060</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>SG-86475(C)</t>
+          <t>SG-86464(C)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>27053</v>
+        <v>25537</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81241060</t>
+          <t>81241061</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>SG-86464(C)</t>
+          <t>SG-86475(C)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>25537</v>
+        <v>27053</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>18937</v>
       </c>
       <c r="I37" s="10">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81240840</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFPS02</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 24/20,8 см h26,4 для подачи Antique нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>11898</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>7733</v>
       </c>
       <c r="I38" s="10">
         <v>299</v>
       </c>
       <c r="J38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>