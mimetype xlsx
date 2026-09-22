--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1712,51 +1712,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:47</t>
+          <t>Прайс актуален на 22.09.2026 13:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1789,624 +1789,624 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81280237</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  1,7 л 20/18*12 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Кастрюля  1,7 л 20/18*12 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>4037</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280238</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,5 л 22/19,5*13 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  2,5 л 22/19,5*13 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4387</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280232</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  2,6 л 20/18*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>4371</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280239</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3,4 л 24/21,5*14 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  3,4 л 24/21,5*14 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>4837</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280233</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  3,5 л 22/19,5*16 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>4723</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>214</v>
+        <v>140</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280240</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4 л 26/23*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Кастрюля  4 л 26/23*15 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>5097</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280234</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  4,6 л 24/21,5*17 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>5237</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280241</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4,7 л 28/25,5*15,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  4,7 л 28/25,5*15,5 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5437</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280235</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  5,8 л 26/23*18,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>5697</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280236</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  7 л 28/25,5*19,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>6173</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280096</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280096</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/13,8 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2603</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280249</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2573</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280097</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280097</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2763</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280250</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2703</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>211</v>
+        <v>79</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280251</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/17,5 см h5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2973</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280098</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280098</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2874</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>307</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280252</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>3217</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280099</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280099</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>3129</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
@@ -2416,584 +2416,584 @@
           <t>81280253</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/20 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3457</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>199</v>
+        <v>131</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280100</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280100</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21,5 см, h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3337</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>506</v>
+        <v>272</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81280254</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/21,5 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3748</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280101</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280101</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>3587</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>364</v>
+        <v>198</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280255</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32/24 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>4073</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>212</v>
+        <v>180</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280256</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 26/15 см h15/8 см 3,3л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3907</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>223</v>
+        <v>182</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280257</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 28/16,5 см h15,5/8,5 см 4л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>4237</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>249</v>
+        <v>219</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280103</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280103</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 28/19 см, h 8,6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦ. P.L.</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3547</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>197</v>
+        <v>111</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81280258</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30/16,5 см h16/9 см 4,9л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>4637</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280259</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 32/17,5 см h17,5/9,5 см 6л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>4977</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81280242</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сотейник 1,4 л с крышкой 16/13,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>3177</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>222</v>
+        <v>181</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280245</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Сотейник 1,7 л с крышкой 20/18,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>3573</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280243</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Сотейник 2 л с крышкой 18/16*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3327</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>236</v>
+        <v>190</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81280246</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Сотейник 2,5 л с крышкой 22/19,5*14 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>3937</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81280244</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сотейник 2,7 л с крышкой 20/18,5*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>3787</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280247</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сотейник 3,4 л с крышкой 24/21,5*16 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>4370</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280248</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сотейник 4 л с крышкой 26/23*16,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>4637</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="J40" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>