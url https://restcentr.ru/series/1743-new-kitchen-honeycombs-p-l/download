--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1712,51 +1712,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 13:34</t>
+          <t>Прайс актуален на 06.11.2026 19:42</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1804,357 +1804,357 @@
           <t>81280237</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  1,7 л 20/18*12 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>4037</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280238</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  2,5 л 22/19,5*13 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4387</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280232</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  2,6 л 20/18*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>4371</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280239</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  3,4 л 24/21,5*14 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>4837</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>3385</v>
       </c>
       <c r="I9" s="10">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280233</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  3,5 л 22/19,5*16 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>4723</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280240</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  4 л 26/23*15 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>5097</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280234</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  4,6 л 24/21,5*17 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>5237</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280241</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  4,7 л 28/25,5*15,5 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5437</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280235</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  5,8 л 26/23*18,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>5697</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280236</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  7 л 28/25,5*19,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>6173</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280096</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>81280096</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/13,8 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2206,153 +2206,153 @@
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280097</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>81280097</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>2763</v>
+        <v>2856</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280250</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2703</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280251</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/17,5 см h5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2973</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280098</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>81280098</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2874</v>
+        <v>2970</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280252</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
@@ -2376,624 +2376,624 @@
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280099</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>81280099</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>3129</v>
+        <v>3234</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280253</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/20 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3457</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280100</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>81280100</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21,5 см, h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>3337</v>
+        <v>3448</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>272</v>
+        <v>154</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81280254</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/21,5 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3748</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280101</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>81280101</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>3587</v>
+        <v>3702</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>198</v>
+        <v>166</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280255</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32/24 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>4073</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280256</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 26/15 см h15/8 см 3,3л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3907</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280257</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 28/16,5 см h15,5/8,5 см 4л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>4237</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280103</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>81280103</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 28/19 см, h 8,6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦ. P.L.</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3547</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81280258</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30/16,5 см h16/9 см 4,9л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>4637</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>3245</v>
       </c>
       <c r="I32" s="10">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280259</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 32/17,5 см h17,5/9,5 см 6л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>4977</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81280242</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сотейник 1,4 л с крышкой 16/13,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>3177</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280245</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Сотейник 1,7 л с крышкой 20/18,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>3573</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280243</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Сотейник 2 л с крышкой 18/16*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3327</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81280246</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Сотейник 2,5 л с крышкой 22/19,5*14 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>3937</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81280244</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сотейник 2,7 л с крышкой 20/18,5*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>3787</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280247</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сотейник 3,4 л с крышкой 24/21,5*16 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>4370</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>3059</v>
       </c>
       <c r="I39" s="10">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280248</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сотейник 4 л с крышкой 26/23*16,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>4637</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="J40" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>