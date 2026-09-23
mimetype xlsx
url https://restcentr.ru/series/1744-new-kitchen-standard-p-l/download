--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:28</t>
+          <t>Прайс актуален на 23.09.2026 03:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1520,935 +1520,935 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269882</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269882</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  1,5 л 16/14,5*12,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>3087</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269883</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>81269883</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  2,3 л 20/16,9*13,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3673</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269884</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269884</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  4 л 24/20,8*16 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>4473</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269885</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269885</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  7 л 28/24,8*17 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>5437</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269878</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269878</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/13,5 см, h 5,1 см, New Kitchen Standard алюм. с антиприг. покрытием P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2637</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280084</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280084</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h 4,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1767</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>189</v>
+        <v>46</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280090</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280090</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h4,7 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2073</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1488</v>
+        <v>920</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240770</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP20-S</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/16 см, h 4,5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2163</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>581</v>
+        <v>532</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280085</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280085</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,2 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2127</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>662</v>
+        <v>576</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280091</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280091</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2367</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1173</v>
+        <v>934</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269879</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269879</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/17 см, h 6,6 см, New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>3079</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280092</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280092</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2403</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3023</v>
+        <v>2361</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280086</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280086</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2153</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>418</v>
+        <v>258</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240771</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP24-S</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/19,5 см, h 5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2653</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>110</v>
+        <v>26</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280087</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280087</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2403</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>399</v>
+        <v>265</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280093</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280093</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/20,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2673</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3460</v>
+        <v>3094</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240772</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP26-S</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/21 см, h 5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2943</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>517</v>
+        <v>471</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269880</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269880</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/20,5 см, h 6,4 см, New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>3717</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>979</v>
+        <v>972</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280094</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280094</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21 см, h5,5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2898</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2174</v>
+        <v>1776</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280088</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280088</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/22 см, h 5,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2728</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>412</v>
+        <v>202</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240773</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP28-5</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/22,6 см, h 5,3 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3249</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>608</v>
+        <v>532</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280089</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280089</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h 6 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2983</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>817</v>
+        <v>760</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240774</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP30-S</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/24 см, h 5,6 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>3448</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>886</v>
+        <v>839</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280095</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280095</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/24,2 см, h6 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3299</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1924</v>
+        <v>1795</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240775</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP32-S</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32/26 см, h 5,8 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>3766</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280102</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280102</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 28/25,5 см, h 2,5 см, New Kitchen Std нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2370</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>426</v>
+        <v>337</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269881</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269881</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сотейник 1,4 л без крышки 16/14,2*8,9 см New Kitchen Standard алюм. с антиприг. покрытием P.L.</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2873</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>510</v>
       </c>
       <c r="J32" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">