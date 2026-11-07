--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 03:30</t>
+          <t>Прайс актуален на 07.11.2026 05:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1534,91 +1534,91 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269882</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>81269882</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  1,5 л 16/14,5*12,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>496</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269883</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>81269883</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  2,3 л 20/16,9*13,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269884</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>81269884</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  4 л 24/20,8*16 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1639,825 +1639,825 @@
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269885</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>81269885</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кастрюля  7 л 28/24,8*17 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>5437</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>3805</v>
       </c>
       <c r="I9" s="10">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269878</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>81269878</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/13,5 см, h 5,1 см, New Kitchen Standard алюм. с антиприг. покрытием P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2637</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>1845</v>
       </c>
       <c r="I10" s="10">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280084</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>81280084</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h 4,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1767</v>
+        <v>1826</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280090</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>81280090</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h4,7 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2073</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>920</v>
+        <v>723</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240770</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>33FGP20-S</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/16 см, h 4,5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2163</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>532</v>
+        <v>500</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280085</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>81280085</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,2 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2127</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>576</v>
+        <v>553</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280091</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>81280091</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2367</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>934</v>
+        <v>758</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81269879</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>81269879</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/17 см, h 6,6 см, New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>3079</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>2155</v>
       </c>
       <c r="I16" s="10">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280092</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>81280092</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2403</v>
+        <v>2480</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2361</v>
+        <v>2158</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280086</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>81280086</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>2153</v>
+        <v>2223</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>258</v>
+        <v>193</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240771</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>33FGP24-S</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/19,5 см, h 5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2653</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280087</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>81280087</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>2403</v>
+        <v>2484</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>265</v>
+        <v>197</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280093</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>81280093</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/20,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2673</v>
+        <v>2756</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3094</v>
+        <v>2880</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240772</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>33FGP26-S</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/21 см, h 5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2943</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>471</v>
+        <v>447</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269880</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>81269880</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/20,5 см, h 6,4 см, New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>3717</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>2601</v>
       </c>
       <c r="I23" s="10">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280094</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>81280094</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21 см, h5,5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>2898</v>
+        <v>2995</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1776</v>
+        <v>1617</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280088</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>81280088</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/22 см, h 5,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2728</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>202</v>
+        <v>132</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240773</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>33FGP28-5</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/22,6 см, h 5,3 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3249</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280089</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>81280089</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h 6 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2983</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>760</v>
+        <v>747</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240774</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>33FGP30-S</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/24 см, h 5,6 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>3448</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280095</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>81280095</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/24,2 см, h6 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3299</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1795</v>
+        <v>1705</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240775</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>33FGP32-S</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32/26 см, h 5,8 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>2636</v>
       </c>
       <c r="I30" s="10">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280102</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>81280102</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 28/25,5 см, h 2,5 см, New Kitchen Std нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2370</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>337</v>
+        <v>72</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269881</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>81269881</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сотейник 1,4 л без крышки 16/14,2*8,9 см New Kitchen Standard алюм. с антиприг. покрытием P.L.</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2873</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>2011</v>
       </c>
       <c r="I32" s="10">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="J32" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>