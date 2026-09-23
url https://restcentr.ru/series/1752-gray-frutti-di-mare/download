--- v0 (2026-06-03)
+++ v1 (2026-09-23)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 03.06.2026 03:53</t>
+          <t>Прайс актуален на 23.09.2026 14:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1685,1114 +1685,1114 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81241253</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B240040612-J</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 11,9*8,3 см h4,2 см 20 мл Gray Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для подачи 11,9*8,3 см h4,2 см 20 мл емкость для закусок Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>603</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>671</v>
+        <v>570</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241251</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B2400206158-2410B</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 15*5,9 см h7/3,5 см 130 мл с крышкой Groundnut Gray Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для подачи 15*5,9 см h7 см 130 мл для закусок крышкой Groundnut Gray Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1137</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81241248</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B240040619-J</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20*14 см h3 см Gray Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для подачи 20*14 см h3 см емкость для закусок Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>897</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>665</v>
+        <v>588</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222007</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23164010</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22*7,5 см h13 см Gray Leaf Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для подачи 22*7,5 см h13 см для закусок Gray Leaf Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1037</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>678</v>
+        <v>666</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222311</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23176002</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 24 см h6 см Звезда Gray Starfish Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для подачи 24 см h6 см для закусок Звезда Gray Starfish Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1957</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1115</v>
+        <v>1090</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81241244</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B240020631-2410X</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 30,5*28,7 см h3,3 см Pebbles Clear Ice Dark Gray Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1423</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>429</v>
+        <v>378</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222006</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23165003</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8 см h4 см 200 мл Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 15*8 см h4 см 200 мл для закусок Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>573</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>393</v>
+        <v>375</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222005</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23165004</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11,5 см h4 см 400 мл Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 19*11,5 см h4 см 400 мл для закусок Gray Oval Bucket с ручками Frutti di Mare [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1037</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222010</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23165001</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 23,5*5,7 см h3,5 см 100 мл Gray Narrowboat с ручками Frutti di Mare P.L. [3]</t>
+          <t>Блюдо овальное 23*5,5 см h3 см 100 мл для закусок Gray Narrowboat с ручками Frutti di Mare P.L. [3]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>737</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1784</v>
+        <v>1712</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222004</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23165005</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 25,5*13,5 см h5 см 700 мл Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1293</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1043</v>
+        <v>1000</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81241219</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23087001</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 32,5*20 см h6,5 см 100 мл Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1917</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>438</v>
+        <v>406</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81241233</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23171005</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*14,5 см h3,5 см Gray Pearl Spots Sea Wave Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1367</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>237</v>
+        <v>175</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222011</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23165002</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*7 см h3,5 см 325 мл Gray Narrowboat с ручками Frutti di Mare P.L. [3]</t>
+          <t>Блюдо овальное 34*7 см h3,5 см 325 мл для закусок Gray Narrowboat с ручками Frutti di Mare P.L. [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>873</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1863</v>
+        <v>1766</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222022</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB17073147С-8</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 47*15 см h3,5 см Рыба Gray Fish Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2437</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>648</v>
+        <v>621</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222009</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23118005</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 9 см h9 см Gray Rock Flowers Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>643</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>710</v>
+        <v>686</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81222017</t>
+          <t>81241237</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B23164013-J</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 21,5 см h5,5 см Gray Frutti di Mare P.L. [6]</t>
+          <t>Салатник  120 мл 19*12 см h5,5 см емкость для закусок Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1573</v>
+        <v>1137</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>744</v>
+        <v>567</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81241237</t>
+          <t>81241238</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B23164014-J</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 120 мл 19*12 см h5,5 см Gray Shell Frutti di Mare P.L. [1]</t>
+          <t>Салатник  325 мл 24,5*16 см h7 см емкость для закусок Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1137</v>
+        <v>1957</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>575</v>
+        <v>520</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81241238</t>
+          <t>81222014</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23163007</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 325 мл 24,5*16 см h7 см Gray Shell Frutti di Mare P.L. [1]</t>
+          <t>Салатник  500 мл d 15,5 см h7,5 см Gray Coral Flower Frutti di Mare P.L. [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1957</v>
+        <v>817</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>552</v>
+        <v>1011</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81222014</t>
+          <t>81222015</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132005</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 15,5 см h7,5 см Gray Coral Flower Frutti di Mare P.L. [4]</t>
+          <t>Салатник  500 мл d 17,2 см h7,5 см Gray Coral Flower Frutti di Mare P.L. [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>817</v>
+        <v>1077</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1051</v>
+        <v>935</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81222015</t>
+          <t>81241240</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B240061222-2413B</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 17,2 см h7,5 см Gray Coral Flower Frutti di Mare P.L. [4]</t>
+          <t>Салатник  500 мл d 22 см h5,5 см Crush Gray Spots Light Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1077</v>
+        <v>1297</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>952</v>
+        <v>605</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81241240</t>
+          <t>81222017</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q18071222C-JCG6C</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 22 см h5,5 см Crush Gray Spots Light Green Frutti di Mare P.L. [1]</t>
+          <t>Салатник 1100 мл d 21,5 см h5,5 см Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1297</v>
+        <v>1573</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>621</v>
+        <v>640</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222019</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132013</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 6,5 см h3,5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>337</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>370</v>
+        <v>259</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222018</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132014</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Соусник  75 мл d 8 см h4 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>387</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>936</v>
+        <v>906</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222003</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB202004-694UFI</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник  58 мл d 5,5 см h5,5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>307</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>629</v>
+        <v>580</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81222002</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB202002-694UFI</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 118 мл d 7,5 см h5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>397</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>699</v>
+        <v>685</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221998</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB202001-545UFI</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 236 мл d 9,5 см h7 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>437</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81222008</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23166001</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 300 мл d 8 см h9 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>598</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>2082</v>
+        <v>2080</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81222000</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23156001</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка 20,5 см h2,5 см Gray Whirlpool Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>817</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>936</v>
+        <v>929</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81222001</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23156002</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка 25 см h3 см Gray Whirlpool Frutti di Mare P.L. [4]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1293</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>806</v>
+        <v>768</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81241245</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B24011128-2412M</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,3 см h2 см Green Fish Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1637</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>585</v>
+        <v>550</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81241246</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>B24011128-2412O</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,3 см h2 см Red Fish Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1637</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81221999</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23061010</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл d 10,5 см h6,5 см Gray Whirlpool Frutti di Mare P.L. [4]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1037</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="J37" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>