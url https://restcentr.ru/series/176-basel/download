--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -722,51 +722,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 23.10.2026 16:02</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -811,179 +811,179 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>99003535</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S050-2 ( кор =240 шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>149</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I6" s="10">
-        <v>26831</v>
+        <v>33471</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99003538</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S050-6 (кор=960)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 10,6 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>83</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>13645</v>
+        <v>13153</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99003534</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>S050-1</t>
+          <t>S050-1 ( кор =240 шт)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>149</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I8" s="10">
-        <v>19449</v>
+        <v>24572</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99003536</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S050-3 ( кор =480 шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,4 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>103</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>30341</v>
+        <v>26584</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99003537</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S050-5  (кор =240 шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,6 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>217</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>27484</v>
+        <v>24769</v>
       </c>
       <c r="J10" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>