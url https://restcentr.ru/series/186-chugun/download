--- v0 (2026-06-07)
+++ v1 (2026-10-02)
@@ -2372,51 +2372,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 06:02</t>
+          <t>Прайс актуален на 02.10.2026 19:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2702,51 +2702,51 @@
           <t>81200326</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>КА</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13*11 см h5,3 см 350 мл овальная с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1987</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1008</v>
+        <v>911</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200328</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>Ка1025</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13*9,5 см h4,5 см 300 мл прямоуг. с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2804,51 +2804,51 @@
           <t>81200325</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>18149Ка509</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 14 см h7 см 700 мл круглая с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1987</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1276</v>
+        <v>1247</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200103</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>15701-15ER</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 15,5*10 см 450 мл овальная с крышкой эмаль чугун. красная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2872,51 +2872,51 @@
           <t>81200327</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>201385КА1076</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 16*13 см h6,3 см 550 мл овальная с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2518</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1076</v>
+        <v>1056</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200028</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>15701-15 (кор=150шт)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 17*11 см 500 мл овальная с крышкой чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3178,51 +3178,51 @@
           <t>92001133</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>HER24/КТ15</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1183</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>316</v>
+        <v>291</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>92001409</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>HE800 / 12800</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30 см с дерев. ручкой чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>