--- v0 (2026-06-13)
+++ v1 (2026-11-05)
@@ -953,51 +953,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 20:17</t>
+          <t>Прайс актуален на 06.11.2026 00:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1039,261 +1039,261 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>92000088</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JP-1191-120</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 12 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>3037</v>
+        <v>3138</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92000089</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JP-1191-150-CP-CP</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 15 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4337</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>2819</v>
       </c>
       <c r="I7" s="10">
         <v>136</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81004103</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JP-1191-210-CP-CP</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 21 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>5413</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81004104</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JP-1133-165-CP-CP</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 16,5 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2318</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>1506</v>
       </c>
       <c r="I9" s="10">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92000189</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JP-1191-180-CP-CP</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 18 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2521</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81004105</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JP-1133-210-CP-CP</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 21 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2521</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92000076</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JP-1190-210-CP-CP</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 20 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>3773</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1023</v>
+        <v>1008</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99005048</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>RS-BMB210</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 21 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1317,142 +1317,142 @@
           <t>92000086</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JP-1190-240-CP-CP</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 24 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>3999</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>999</v>
+        <v>970</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240058</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>LB-YP13</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 26 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>447</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>92000087</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>JP-1190-270</t>
+          <t>JP-1190-270-CP-CP</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 27 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>4273</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1059</v>
+        <v>1032</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001373</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JP-1190-300-CP-CP</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 30 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>4473</v>
+        <v>4474</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>2908</v>
       </c>
       <c r="I17" s="10">
-        <v>1051</v>
+        <v>1028</v>
       </c>
       <c r="J17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>