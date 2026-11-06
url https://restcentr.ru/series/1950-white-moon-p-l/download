--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:27</t>
+          <t>Прайс актуален на 06.11.2026 20:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1317,745 +1317,745 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81222573</t>
+          <t>81222585</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0396-5-ME</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1147</v>
+        <v>357</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>697</v>
+        <v>1705</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81222574</t>
+          <t>81222587</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0398-6-ME</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 28 см h3 см White Moon P.L. Proff Cuisine [2]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1637</v>
+        <v>387</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>888</v>
+        <v>1996</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81222585</t>
+          <t>81222589</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0647-6.5-AR-ME</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Блюдце d 16,5 см h2 см чайное для чашки арт. 81222588 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>357</v>
+        <v>597</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1777</v>
+        <v>1138</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81222587</t>
+          <t>81222593</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0648g-500-y-ME</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Крышка для чайника арт. 81222592 White Moon P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>387</v>
+        <v>473</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2123</v>
+        <v>496</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81222589</t>
+          <t>81222583</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>ZA0647-6.5-AR-ME</t>
+          <t>ZA0394-100-ME</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16,5 см h2 см чайное для чашки арт. 81222588 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Молочник соусник 100 мл d 6,8/6,3 см h5,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>597</v>
+        <v>397</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1167</v>
+        <v>1528</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222593</t>
+          <t>81222571</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA 0510-4-ME</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Крышка для чайника арт. 81222592 Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Салатник  150 мл d 11,7 см h6,5 см емкость для закусок Matt White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>473</v>
+        <v>704</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>499</v>
+        <v>629</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81222583</t>
+          <t>81222572</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-7-ME</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Молочник соусник 100 мл d 6,8/6,3 см h5,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [12]</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>397</v>
+        <v>1103</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1551</v>
+        <v>619</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222571</t>
+          <t>81222080</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>ZA 0510-4-ME</t>
+          <t>ZA0510-6-ME</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 11,7 см h6,5 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  250 мл d 15 см h6,5 см емкость для закусок Matt White Moon P.L. [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>703</v>
+        <v>1097</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>680</v>
+        <v>834</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222572</t>
+          <t>81222078</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-9-ME</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 17,5 см h7 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1103</v>
+        <v>1673</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>684</v>
+        <v>337</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222080</t>
+          <t>81222077</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0384-6-ME</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 15 см h6,5 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  550 мл d 15 см h6 см Matt White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1097</v>
+        <v>823</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>534</v>
       </c>
       <c r="I15" s="10">
-        <v>859</v>
+        <v>1177</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222078</t>
+          <t>81222081</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0510-8-ME</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 22,5 см h6 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1673</v>
+        <v>1687</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>594</v>
+        <v>686</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222077</t>
+          <t>81222591</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0607-3oz-ME</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 15 см h6 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>823</v>
+        <v>437</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I17" s="10">
-        <v>1330</v>
+        <v>1623</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222081</t>
+          <t>81222082</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0584-3-ME</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 20 см h8,3 см глубокий White Moon P.L. Proff Cuisine [4]</t>
+          <t>Соусник 100 мл d 7 см h4 см круглый фарфор Matt White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1687</v>
+        <v>413</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>918</v>
+        <v>498</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222591</t>
+          <t>81222079</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-7-ME</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 17,5 см h3 см без борта Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>437</v>
+        <v>1187</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1878</v>
+        <v>479</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222082</t>
+          <t>81222573</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>ZA0584-3-ME</t>
+          <t>ZA0509-9-ME</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7 см h4 см круглый фарфор White Moon P.L. Proff Cuisine [12]</t>
+          <t>Тарелка d 22,6 см h3 см без борта Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>413</v>
+        <v>1147</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>745</v>
       </c>
       <c r="I20" s="10">
-        <v>666</v>
+        <v>539</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81222079</t>
+          <t>81222574</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-11-ME</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17,5 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 28 см h3 см без борта Matt White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1187</v>
+        <v>1637</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>601</v>
+        <v>789</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222592</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0648-500-ar-ME</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 13 см h7,5 см Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Чайник 500 мл d 13 см h7,5 см White Moon P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>1354</v>
       </c>
       <c r="I22" s="10">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222580</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0386-180-ME</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>487</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1679</v>
+        <v>1653</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222586</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0397-210-ME</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9 см h6,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>487</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1290</v>
+        <v>1148</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222588</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0583-320-ME</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>573</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I25" s="10">
-        <v>1282</v>
+        <v>1200</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222584</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>ZA0395-90-ME</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чашка 95 мл кофейная d 6,5 см h5,3 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>397</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1559</v>
+        <v>1481</v>
       </c>
       <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>