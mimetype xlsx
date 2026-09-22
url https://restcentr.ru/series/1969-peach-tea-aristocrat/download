--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:17</t>
+          <t>Прайс актуален на 22.09.2026 15:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1454,876 +1454,876 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222242</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313031-PEACH</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24,8*18 см h2,9 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1857</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>559</v>
+        <v>508</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222243</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313012-PEACH</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30,3*22,7 см h3 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1888</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222244</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313014-PEACH</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 36,5*27,2 см h2,8 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2913</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>566</v>
+        <v>549</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222251</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313602+313010-PEACH</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 315 мл d 11,8 см h6,3 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1447</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1089</v>
+        <v>1059</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222250</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313619+313009-PEACH</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 390 мл d 10,3 см h7 см Aristocrat Peach Tea Stackable Noble [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1417</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222252</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313607+313017-PEACH</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 110 мл d 6,8 см h6,3 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>974</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1109</v>
+        <v>1097</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222257</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313802-PEACH</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Молочник 250 мл d 6,9 см h10 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1307</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222260</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313902+313904-PEACH</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета Солонка/Перечница Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1077</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>270</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222247</t>
+          <t>81222245</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313502-PEACH</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d 21 см h10,2 см Aristocrat Peach Tea Noble [1]</t>
+          <t>Салатник  300 мл d 12 см h6,1 см емкость для закусок Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2474</v>
+        <v>743</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>664</v>
+        <v>841</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222245</t>
+          <t>81222248</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313505-PEACH</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h6,1 см Aristocrat Peach Tea Noble [6]</t>
+          <t>Салатник  400 мл d 12 см h5,4 см емкость для закусок Aristocrat Peach Tea Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>743</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>850</v>
+        <v>664</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222248</t>
+          <t>81222246</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313500-PEACH</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 12 см h5,4 см Aristocrat Peach Tea Stackable Noble [6]</t>
+          <t>Салатник  650 мл d 15 см h7,7 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>743</v>
+        <v>887</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>664</v>
+        <v>715</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222246</t>
+          <t>81222249</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313501-PEACH</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 15 см h7,7 см Aristocrat Peach Tea Noble [6]</t>
+          <t>Салатник  800 мл d 14,6 см h7 см Aristocrat Peach Tea Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>887</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>717</v>
+        <v>646</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222249</t>
+          <t>81222247</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313503-PEACH</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 14,6 см h7 см Aristocrat Peach Tea Stackable Noble [6]</t>
+          <t>Салатник 1800 мл d 21 см h10,2 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>887</v>
+        <v>2474</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222259</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313801-PEACH</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сахарница 220 мл d 9,5 см h10 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1477</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222256</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313603-PEACH</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник 390 мл 18,5*8,2 см h9,5 см с ручкой фарфор Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1587</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>275</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222258</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313906-PEACH</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Супница 2,2 л d 22 см h12,5 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>6347</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229574</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>313001-PEACH</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 18 см h2,3 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>657</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>900</v>
+        <v>879</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222237</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313002-PEACH</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см h2,5 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>667</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2060</v>
+        <v>2040</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222238</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313007-PEACH</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см h2,3 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>883</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2237</v>
+        <v>2231</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222239</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313006-PEACH</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h3,2 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>899</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>2046</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222240</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313015-PEACH</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см h3,5 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1487</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222241</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313004-PEACH</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 325 мл d 23,2 см h4 см для пасты Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>853</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>757</v>
+        <v>721</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222253</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313608+313009-PEACH</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 285 мл d 10,2 см h7,8 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1093</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2035</v>
+        <v>2018</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222255</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313800-PEACH</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чайник 1100 мл d 15,5 см h11,2 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3271</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81222254</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313807-PEACH</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чайник 600 мл d 12,4 см h9,5 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2887</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>