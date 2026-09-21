--- v0 (2026-06-13)
+++ v1 (2026-09-21)
@@ -1118,51 +1118,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:05</t>
+          <t>Прайс актуален на 21.09.2026 13:24</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1190,604 +1190,604 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222219</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307014A</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*24,5 см h2,1 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2717</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>469</v>
+        <v>43</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222231</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307602A+307010A</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 250 мл d 11,5 см h6,5 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1357</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>2151</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222229</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307607A+307017A</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 80 мл d 6,5 см h7 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>907</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>700</v>
+        <v>680</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222223</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307802A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Молочник 250 мл 10,5*8,8 см h10,5 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1237</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222224</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307902A+307904A</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета Солонка/Перечница d 5,9 см h8,6 см Luxe Noble [1] </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1003</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222228</t>
+          <t>81222220</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307502A</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 20,8 см h11,5 см Luxe Noble [1]</t>
+          <t>Салатник  200 мл d 11,5 см h6,5 см емкость для закусок Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>2347</v>
+        <v>689</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>906</v>
+        <v>1562</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81222220</t>
+          <t>81222227</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307500А</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 11,5 см h6,5 см Luxe Noble [1]</t>
+          <t>Салатник  500 мл d 14,8 см h8 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>689</v>
+        <v>837</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1766</v>
+        <v>2653</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222227</t>
+          <t>81222228</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307503A</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 14,8 см h8 см Luxe Noble [1]</t>
+          <t>Салатник 1300 мл d 20,8 см h11,5 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>837</v>
+        <v>2347</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2683</v>
+        <v>505</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222222</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307801A</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сахарница 270 мл d 10,2 см h11,5 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1377</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222225</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307906A</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Супница 1,5 л d 21,7 см h19 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>5937</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222215</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307002A</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20 cм h1,8 см Luxe Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>637</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1958</v>
+        <v>882</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222226</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>307007A</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 cм h2,3 см Luxe Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>837</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>816</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222216</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>307006A</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 cм h2,3 см Luxe Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>843</v>
+        <v>714</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>67</v>
+        <v>1603</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222217</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307015A</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 cм h2,3 см Luxe Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1987</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>742</v>
+        <v>4</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222218</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307004А</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 200 мл d 22,5 cм h3,1 см для пасты Luxe Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>797</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1148</v>
+        <v>296</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222230</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307608A+307018A</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл d 10 см h7,5 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1037</v>
+        <v>852</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>104</v>
+        <v>2474</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222221</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>307800A</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл d 14 см h19,2 см Luxe Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>3057</v>
+        <v>2596</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>298</v>
       </c>
       <c r="J22" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>