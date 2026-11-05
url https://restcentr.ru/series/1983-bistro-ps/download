--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -1184,51 +1184,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 18:50</t>
+          <t>Прайс актуален на 06.11.2026 00:23</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1307,122 +1307,122 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200949</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>44412 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 220 мл "Бистро" d 7,4 см h15 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>85</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>68</v>
       </c>
       <c r="I7" s="10">
-        <v>2074</v>
+        <v>1307</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200796</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>44411 кор=12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для вина 260 мл "Бистро" d 8,1 см h16,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>96</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>906</v>
+        <v>160</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200954</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>44872 кор=12</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 380 мл Харикейн "Бистро" d 7,3 см h17,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>123</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1117</v>
+        <v>661</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81201060</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>44483 кор=12</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 250 мл "Бистро" d 8 см h11,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1446,119 +1446,119 @@
           <t>81200794</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>44188 кор=12</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коньяка и бренди 390 мл "Бистро" d 9 см h12,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>115</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>424</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200952</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>44417  кор=12</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 330 мл "Бистро" d 7 см h16 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>331</v>
+        <v>1290</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200797</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>44419 кор=12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Бокал-флюте для шампанского 190 мл "Бистро" d 5,4 см h19 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>81</v>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>1239</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81201129</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>51008 кор=12</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Креманка 175 мл "Бистро" d 10,3 см h13,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1718,51 +1718,51 @@
           <t>81200957</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>43944 кор=6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1 л с крышкой "Бистро" d 9,1 см h21,3 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>334</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81201257</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>80119 кор=1</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,85 л с крышкой "Бистро" d 14 см h24 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -1786,142 +1786,142 @@
           <t>81200795</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>44134 кор=12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Рюмка 50 мл "Бистро" d 4,8 см h11,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>80</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1588</v>
+        <v>310</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81200793</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>44410  кор=12</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 190 мл Мартини "Бистро" d 10,6 см h13,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>115</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>497</v>
+        <v>195</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81200953</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>44787 кор=12</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 250 мл Маргарита "Бистро" d 11,4 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81200951</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>44136 кор=12</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 260 мл "Бистро" d 9,5 см h13,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>3</v>
+        <v>924</v>
       </c>
       <c r="J24" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>