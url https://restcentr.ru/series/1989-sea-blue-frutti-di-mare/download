--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 19:01</t>
+          <t>Прайс актуален на 23.09.2026 01:03</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1124,536 +1124,536 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222307</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172003</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 18*14,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>737</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222309</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172010</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 21*7,4 см h13,5 см Sea Blue Leaf Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для подачи 21*7,4 см h13,5 см для закусок Sea Blue Leaf Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1247</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>1090</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222306</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172002</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 23,5*21,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1273</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1053</v>
+        <v>1061</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222305</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172001</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 27,5*22,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1473</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1082</v>
+        <v>1075</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222308</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172007</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 30,5*25 см h3 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1737</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1099</v>
+        <v>1087</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222303</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132004</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 32,5*12,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1403</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1069</v>
+        <v>1063</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222310</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172008</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,8*15 см h4,5 см 2 секции Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 32,8*15 см h4,5 см менажница 2 секции Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2013</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222297</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172009</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 125 мл 13*12,9 см h9 см Sea Blue Shell Frutti di Mare P.L. [1]</t>
+          <t>Салатник  125 мл 13*12,9 см h9 см емкость для закусок Sea Blue Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1403</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222298</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172011</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 14*13,8 см h7 см Sea Blue Flower Frutti di Mare P.L. [1]</t>
+          <t>Салатник  450 мл 14*13,8 см h7 см емкость для закусок Sea Blue Flower Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1037</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222294</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132005</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 17*16,5 см h7,5 см Sea Blue Flower Frutti di Mare P.L. [1]</t>
+          <t>Салатник  450 мл 17*16,5 см h7,5 см Sea Blue Flower Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1299</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1450</v>
+        <v>1442</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81241218</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132012</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник  25 мл d 5/3,8 см h2,8 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>327</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>1414</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222020</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132013</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник  60 мл d 6,2/5 см h3,5 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>372</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1380</v>
+        <v>1379</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222012</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132014</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник  90 мл d 7,5/5,5 см h4 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>423</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1395</v>
+        <v>1389</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222300</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132001</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1073</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1418</v>
+        <v>1411</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222299</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132002</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см h3 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1573</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>