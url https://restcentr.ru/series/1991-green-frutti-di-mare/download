--- v0 (2026-06-13)
+++ v1 (2026-10-24)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 09:48</t>
+          <t>Прайс актуален на 24.10.2026 18:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1058,468 +1058,468 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222021</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23185008</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 19,5*11,2 см h4,4 см 450 мл с ручками Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1137</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241260</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B23292026-2401C</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 25,5*22,7 см h4 см 800 мл с ручками Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1473</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>957</v>
       </c>
       <c r="I7" s="10">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81241242</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B24011629-2412K</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*18 см h2,5 см Crab Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1537</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222304</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23152004</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 32,5*13 см h2,5 см Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1403</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1014</v>
+        <v>997</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81241220</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23156009</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*17 см h2 см Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1387</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81241247</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B240059410-2401C</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи 210 мл с крышкой d 10 см h5,2/3,2 см Green Malachite Box Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>943</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>612</v>
       </c>
       <c r="I11" s="10">
-        <v>1084</v>
+        <v>1020</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222296</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23152006</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 175 мл 11,5*11 см h6 см Green Flower Frutti di Mare P.L. [1]</t>
+          <t>Салатник  175 мл 11,5*11 см h6 см емкость для закусок Green Flower Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>679</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>441</v>
       </c>
       <c r="I12" s="10">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222295</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23152005</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 17*16,5 см h7,5 см Green Flower Frutti di Mare P.L. [1]</t>
+          <t>Салатник  500 мл 17*16,5 см h7,5 см Green Flower Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1223</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1107</v>
+        <v>1098</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81241221</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23152005</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 17,5*16 см h7,5 см Green Flower Frutti di Mare P.L. [1]</t>
+          <t>Салатник  500 мл 17,5*16 см h7,5 см Green Flower Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1273</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1117</v>
+        <v>1113</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222302</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23152001</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см h2,7 см Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1073</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>697</v>
       </c>
       <c r="I15" s="10">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222301</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23152002</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см h3 см Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1573</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1022</v>
       </c>
       <c r="I16" s="10">
-        <v>1126</v>
+        <v>1120</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222023</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23183002</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 22 см h2,7 см Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1079</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>743</v>
+        <v>734</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81241239</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B240153226-2401C</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Фруктовница d 25/12,4 см h18,8 см 2350 мл Green Malachite Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2847</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>794</v>
+        <v>765</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>