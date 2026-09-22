--- v0 (2026-06-20)
+++ v1 (2026-09-22)
@@ -953,51 +953,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 20.06.2026 09:47</t>
+          <t>Прайс актуален на 22.09.2026 19:41</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1025,434 +1025,434 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222267</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244075</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 8*8 см h2,5 см Mini Mix треугольник белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>127</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>4138</v>
+        <v>4018</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222266</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244120</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 12*7 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6]          </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>127</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>4037</v>
+        <v>3917</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222271</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM247850</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 8,3*6,2 см h3,5 см Mini Mix круглый с ручкой белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>127</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>6671</v>
+        <v>6469</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222268</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM045900</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 9,5*8 см h2,5 см Mini Mix Звезда белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>127</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>4576</v>
+        <v>4545</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222265</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244110</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл 10,5*8 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. [6] </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>127</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>5949</v>
+        <v>5734</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222263</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244900</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл 7*7 см h3,3 см с ручками квадратный Mini Mix белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>127</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>6770</v>
+        <v>6565</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222262</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244950</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл 9,5*9,5 см h2,5 см Mini Mix бумеранг белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>127</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>4616</v>
+        <v>4590</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222270</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244100</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Соусник  65 мл 10,2*6 см h4 см Mini Mix овальный белый фарфор P.L. Proff Cuisine [6]                </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>149</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4054</v>
+        <v>3891</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222272</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244750</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл 7,5*6 см h4,5 см Mini Mix прямоуг. с ручкой белый фарфор P.L. Proff Cuisine [6]      </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>127</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>8533</v>
+        <v>8446</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222269</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM245700</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 7 см h4,8 см Mini Mix круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>127</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>3271</v>
+        <v>3138</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222264</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244125</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 12*7,5 см h3,8 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>143</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3000</v>
+        <v>2541</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222261</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>WM244800</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 8*8 см h4,2 см Mini Mix квадратный белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>127</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1865</v>
+        <v>1835</v>
       </c>
       <c r="J17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>