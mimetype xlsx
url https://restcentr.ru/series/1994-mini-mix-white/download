--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -953,51 +953,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 19:41</t>
+          <t>Прайс актуален на 06.11.2026 23:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1039,420 +1039,420 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222267</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>WM244075</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 8*8 см h2,5 см Mini Mix треугольник белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I6" s="10">
         <v>4018</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222266</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>WM244120</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 12*7 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6]          </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>83</v>
       </c>
       <c r="I7" s="10">
-        <v>3917</v>
+        <v>3867</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222271</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>WM247850</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 8,3*6,2 см h3,5 см Mini Mix круглый с ручкой белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>83</v>
       </c>
       <c r="I8" s="10">
-        <v>6469</v>
+        <v>6390</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222268</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>WM045900</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 9,5*8 см h2,5 см Mini Mix Звезда белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I9" s="10">
         <v>4545</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222265</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>WM244110</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл 10,5*8 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. [6] </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>83</v>
       </c>
       <c r="I10" s="10">
-        <v>5734</v>
+        <v>5691</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222263</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>WM244900</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл 7*7 см h3,3 см с ручками квадратный Mini Mix белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>83</v>
       </c>
       <c r="I11" s="10">
-        <v>6565</v>
+        <v>6540</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222262</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>WM244950</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл 9,5*9,5 см h2,5 см Mini Mix бумеранг белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I12" s="10">
-        <v>4590</v>
+        <v>4589</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222270</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>WM244100</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Соусник  65 мл 10,2*6 см h4 см Mini Mix овальный белый фарфор P.L. Proff Cuisine [6]                </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>149</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I13" s="10">
-        <v>3891</v>
+        <v>3795</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222272</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>WM244750</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл 7,5*6 см h4,5 см Mini Mix прямоуг. с ручкой белый фарфор P.L. Proff Cuisine [6]      </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I14" s="10">
-        <v>8446</v>
+        <v>8397</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222269</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>WM245700</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 7 см h4,8 см Mini Mix круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I15" s="10">
         <v>3138</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222264</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>WM244125</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 12*7,5 см h3,8 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>143</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>92</v>
       </c>
       <c r="I16" s="10">
-        <v>2541</v>
+        <v>2511</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222261</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>WM244800</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 8*8 см h4,2 см Mini Mix квадратный белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>83</v>
       </c>
       <c r="I17" s="10">
-        <v>1835</v>
+        <v>1796</v>
       </c>
       <c r="J17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>