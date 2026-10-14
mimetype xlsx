--- v0 (2026-06-21)
+++ v1 (2026-10-14)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.06.2026 11:59</t>
+          <t>Прайс актуален на 14.10.2026 05:12</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1454,876 +1454,876 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81241327</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM5228925-SH108</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 25*16,1 см h5,5 см 880 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>853</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>416</v>
+        <v>308</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241328</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM5228932-SH108</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*20,8 см h5,9 см 1600 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1489</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81241329</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM5229021-SH108</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 22*16,9 см h5,2 см 900 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>793</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>339</v>
+        <v>262</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81241325</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>WM5229126-SH108</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 26,7*14,7 см h5,5 см 1050 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>889</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>449</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81241330</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM5229027-SH108</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 27,3*21,2 см h5,6 см 1475 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1370</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>890</v>
+        <v>854</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81241331</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM5229229-SH108</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 28,7*16,4 см h2,8 см 560 мл с ручками Bakery Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>918</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81241326</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM5229134-SH108</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*20 см h6,6 см 2290 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1613</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81241333</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM7142009-SH108</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 420 мл d 9,4 см h9,1 см Bakery Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>447</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>6346</v>
+        <v>6158</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81241335</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM7142212-SH108</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Молочник 290 мл d 6,7 см h8,5 см Bakery Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>387</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>618</v>
+        <v>514</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81241337</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM8120006-SH108</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета Солонка/Перечница Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>400</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1162</v>
+        <v>1109</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81241345</t>
+          <t>81241348</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM6085918-SH108</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 17,6 см h6,6 см Bakery Fusion P.L. Proff Cuisine [2]</t>
+          <t>Салатник  840 мл d 17,9 см h6 см Bakery Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>6465</v>
+        <v>5063</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81241349</t>
+          <t>81241344</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0246316-SH108</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1520 мл d 20 см h6,2 см Bakery Fusion P.L. Proff Cuisine [3]</t>
+          <t>Салатник  880 мл d 15,6 см h6,7 см Bakery Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>937</v>
+        <v>537</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>6093</v>
+        <v>5619</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81241346</t>
+          <t>81241345</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0246318-SH108</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2210 мл d 21 см h8,8 см Bakery Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1100 мл d 17,6 см h6,6 см Bakery Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1213</v>
+        <v>617</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3473</v>
+        <v>6412</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81241347</t>
+          <t>81241349</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM6086021-SH108</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2750 мл d 23 см h9,9 см Bakery Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1520 мл d 20 см h6,2 см Bakery Fusion P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1473</v>
+        <v>937</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3535</v>
+        <v>6039</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81241348</t>
+          <t>81241346</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0246322-SH108</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 840 мл d 17,9 см h6 см Bakery Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник 2210 мл d 21 см h8,8 см Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>637</v>
+        <v>1213</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>5121</v>
+        <v>3469</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81241344</t>
+          <t>81241347</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0246323-SH108</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 880 мл d 15,6 см h6,7 см Bakery Fusion P.L. Proff Cuisine [2]</t>
+          <t>Салатник 2750 мл d 23 см h9,9 см Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>537</v>
+        <v>1473</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>5786</v>
+        <v>3528</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81241332</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM6135509-SH108</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сахарница 330 мл d 7,8 см h7,5 см Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>437</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>5298</v>
+        <v>5207</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81241338</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>WM0112217-SH108</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16,7 см h2,9 см Bakery Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>379</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>5714</v>
+        <v>5629</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81241339</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0112220-SH108</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19,3 см h3 см Bakery Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>499</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>5936</v>
+        <v>5839</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81241340</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0112223-SH108</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,7 см h3,4 см Bakery Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>647</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>9163</v>
+        <v>9002</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81241341</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0112226-SH108</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24,9 см h4,2 см Bakery Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>973</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>10540</v>
+        <v>10516</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81241342</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0112231-SH108</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30,3 см h4,7 см Bakery Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1371</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>4657</v>
+        <v>4654</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81241343</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM0112323-SH108</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23,5 см h4,6 см 1190 мл Bakery Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>837</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>3538</v>
+        <v>3366</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81241334</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM7142108-SH108</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 295 мл d 8,3 см h8,1 см Bakery Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>653</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>5997</v>
+        <v>5908</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81241336</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM7142320-SH108</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чайник 890 мл d 12,8 см h15,5 см Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1023</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>492</v>
+        <v>395</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>