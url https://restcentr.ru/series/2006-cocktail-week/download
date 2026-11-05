--- v0 (2026-06-08)
+++ v1 (2026-11-05)
@@ -240,50 +240,65 @@
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
                                 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
                                 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
                                 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
                                 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
                                 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
                                 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
                                 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
                                 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
                                 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
                                 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
                                 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
                                 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
                                 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
+                                <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
+                                <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
+                                <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
+                                <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
+                                <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
+                                <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
+                                <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
+                                <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
+                                <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
+                                <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
+                                <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
+                                <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
+                                <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
+                                <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
+                                <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2160,50 +2175,530 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Image61"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image62"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image63"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image64"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image65"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image66"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image67"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image68"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image69"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image70"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image71"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image72"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image73"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image74"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image75"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image76"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2477,78 +2972,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J64"/>
+  <dimension ref="A2:J79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 03:08</t>
+          <t>Прайс актуален на 06.11.2026 01:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2596,2012 +3091,2522 @@
           <t>81269957</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>22039</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 150 мл "Bird" 11,5*7,5 см h20,8 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>571</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>257</v>
+        <v>24</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269956</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>22016</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 195 мл "Stork" 12*7 см h18,3 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>849</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269947</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>22109</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 310 мл "Pinar" d 6,9 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>269</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>5499</v>
+        <v>5412</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269935</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>22031</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 315 мл "Santa" d 4,7/8,9/5 см h12 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>397</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3378</v>
+        <v>3183</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269953</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>22160</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 335 мл "Sangria" d 8/8,8 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>449</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>914</v>
+        <v>1963</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269933</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>22020</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 350 мл "Havana" d 5,5/8,2 см h12,5 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>394</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>962</v>
+        <v>834</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269934</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>22021</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Бокал для коктейля 365 мл "Santiago" d 5,7/7,1 см h19 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>443</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>287</v>
       </c>
       <c r="I12" s="10">
-        <v>1004</v>
+        <v>959</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81269967</t>
+          <t>81260178</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>60548B</t>
+          <t>JBJCK092</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля/пива 430 мл "Bavaria" d 7,9/6,7 см h21,1 см Cocktail Week P.L. [6]</t>
+          <t>Бокал для коктейля 380 мл "Lugo" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3904</v>
+        <v>1194</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81269962</t>
+          <t>81269967</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>Ut11</t>
+          <t>60548B</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 130 мл "Bayamo" d 8,4 см h16,1 см Cocktail Week P.L. [6]</t>
+          <t>Бокал для коктейля/пива 430 мл "Bavaria" d 7,9/6,7 см h21,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>477</v>
+        <v>300</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2049</v>
+        <v>3559</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81269932</t>
+          <t>81260175</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>22030</t>
+          <t>JBJCK149</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 135 мл "Sunlight" d 9 см h16 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 110 мл "Cordoba" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>480</v>
+        <v>578</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>2101</v>
+        <v>2394</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81269927</t>
+          <t>81260179</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>22004</t>
+          <t>JBJCK059</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 150 мл "Dune" d 6,6/7,4 см h16,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 130 мл "Bari" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>480</v>
+        <v>530</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>632</v>
+        <v>1194</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81269937</t>
+          <t>81269962</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>22042</t>
+          <t>Ut11</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 150 мл "Iris" d 8,4 см h15 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 130 мл "Bayamo" d 8,4 см h16,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>310</v>
       </c>
       <c r="I17" s="10">
-        <v>1576</v>
+        <v>1996</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81269941</t>
+          <t>81269932</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>22060</t>
+          <t>22030</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 150 мл "Las Tunas" Protea d 5,2 см h21,7 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 135 мл "Sunlight" d 9 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>452</v>
+        <v>480</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>1885</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81269936</t>
+          <t>81260171</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>22041</t>
+          <t>JBJCK191</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 150 мл "Lotus" d 9,2 см h16,4 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 150 мл "Cartagena" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>480</v>
+        <v>568</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1911</v>
+        <v>1194</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81269938</t>
+          <t>81269927</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>22047</t>
+          <t>22004</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 150 мл "Mint" d 8,7 см h19 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 150 мл "Dune" d 6,6/7,4 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>533</v>
+        <v>2397</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81269948</t>
+          <t>81269937</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>22117</t>
+          <t>22042</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 160 мл "Aster" d 7/7,6 см h17,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 150 мл "Iris" d 8,4 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>480</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>765</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81269931</t>
+          <t>81260176</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>22029</t>
+          <t>JBJCU008</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 150 мл "Jerez" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1294</v>
+        <v>1194</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81269939</t>
+          <t>81269941</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>22048</t>
+          <t>22060</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 150 мл "Las Tunas" Protea d 5,2 см h21,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>480</v>
+        <v>435</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>547</v>
+        <v>3585</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81269946</t>
+          <t>81269936</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>22093</t>
+          <t>22041</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 150 мл "Lotus" d 9,2 см h16,4 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>3906</v>
+        <v>1600</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81269952</t>
+          <t>81269938</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>22154</t>
+          <t>22047</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 150 мл "Mint" d 8,7 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>450</v>
+        <v>475</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2421</v>
+        <v>1184</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81269958</t>
+          <t>81260167</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>Ut4</t>
+          <t>JBJM020</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 155 мл "Elche" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1747</v>
+        <v>1194</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81269959</t>
+          <t>81260168</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>Ut10</t>
+          <t>JBJU016</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 155 мл "Vigo" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2187</v>
+        <v>2394</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81269960</t>
+          <t>81269948</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>Ut5</t>
+          <t>22117</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 160 мл "Aster" d 7/7,6 см h17,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1913</v>
+        <v>3584</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81269928</t>
+          <t>81260169</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>22015</t>
+          <t>JBJCK171</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 185 мл "Retro" d 9,2 см h14 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 160 мл "Palermo" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>617</v>
+        <v>525</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>982</v>
+        <v>1194</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81269930</t>
+          <t>81269931</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>22027</t>
+          <t>22029</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 165 мл "Libre" d 9,4 см h16,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>480</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1727</v>
+        <v>805</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81269942</t>
+          <t>81269939</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>22063</t>
+          <t>22048</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 165 мл "Martini" d 10,2 см h19 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>449</v>
+        <v>480</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1498</v>
+        <v>1543</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81269929</t>
+          <t>81269946</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>22018</t>
+          <t>22093</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 170 мл "Nick&amp;Nora 1" d 7,2 см h16,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>2158</v>
+        <v>3379</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81269945</t>
+          <t>81260173</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>22089</t>
+          <t>22069</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Genova" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>464</v>
+        <v>532</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1064</v>
+        <v>2395</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81269926</t>
+          <t>81269952</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>22002</t>
+          <t>22154</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Nick&amp;Nora 2" d 7,1 см h15 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1941</v>
+        <v>3861</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222500</t>
+          <t>81269958</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>GW-CPGS0013 SUB</t>
+          <t>Ut4</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 320 мл Vintage d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 180 мл "Ocean" d 8,6 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>773</v>
+        <v>476</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>401</v>
+        <v>1507</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81269951</t>
+          <t>81269959</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>22133</t>
+          <t>Ut10</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Pacific Ocean" d 7,7 см h18,6 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>864</v>
+        <v>476</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>360</v>
+        <v>1959</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81269949</t>
+          <t>81269960</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>22131</t>
+          <t>Ut5</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Flamingo" d 10,7 см h18 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 180 мл "Ultramartin" d 9,4 см h16,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>864</v>
+        <v>476</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>319</v>
+        <v>1776</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81269944</t>
+          <t>81269928</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>22074</t>
+          <t>22015</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 185 мл "Retro" декор d 9,2 см h14 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>864</v>
+        <v>617</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>366</v>
+        <v>948</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81269950</t>
+          <t>81260172</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>22132</t>
+          <t>JBJCK197</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 365 мл "Rio" d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 185 мл "Sevilla" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>864</v>
+        <v>468</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>274</v>
+        <v>1194</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222499</t>
+          <t>81269930</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>GW-CPGS0014 SUB</t>
+          <t>22027</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 410 мл Amber Night d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 190 мл "Bahamas Optical" d 8,4/9,1 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1237</v>
+        <v>480</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>704</v>
+        <v>1576</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81269943</t>
+          <t>81269942</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>22071</t>
+          <t>22063</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Bellini" d 8,1/9 см h15,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>449</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>2014</v>
+        <v>756</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81269966</t>
+          <t>81269929</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>Ut2</t>
+          <t>22018</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 240 мл "Rocks Cone" d 7,2/5 см h8,6 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Bermuda" d 7,6/8,2 см h15,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>352</v>
+        <v>470</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1577</v>
+        <v>1619</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81269961</t>
+          <t>81260174</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>Ut9</t>
+          <t>JBJCK148</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Bud Cone" d 8,6/3 см h8 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Tarragona" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>379</v>
+        <v>590</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>0</v>
+        <v>2394</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81260146</t>
+          <t>81269945</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>B3085</t>
+          <t>22089</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "News Rocks Cone" d 8/6,1 см h8,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 200 мл "Tulip" d 6,3 см h19,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>214</v>
+        <v>464</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>301</v>
       </c>
       <c r="I44" s="10">
-        <v>4634</v>
+        <v>802</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81260155</t>
+          <t>81269926</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>C3003</t>
+          <t>22002</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 315 мл "Form Bud Cone" d 8,9/7 см h9 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 210 мл "Daisy" d 10,7 см h16 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>207</v>
+        <v>480</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>2338</v>
+        <v>1620</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81222483</t>
+          <t>81260177</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>GW-TBGS0056 SUB</t>
+          <t>JBJCU009</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл Vintage Amber d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Рюмка коктейльная 270 мл "Rubi" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>613</v>
+        <v>470</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>671</v>
+        <v>1194</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81260159</t>
+          <t>81222500</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>C3038</t>
+          <t>GW-CPGS0013 SUB</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 325 мл "Slim Bud Cone" d 9,9/6,2 см h8,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 320 мл Vintage декор d 10,1 см h16,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>214</v>
+        <v>773</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>3561</v>
+        <v>388</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81260158</t>
+          <t>81269951</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>C3136</t>
+          <t>22133</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Simple Highball Cylinder" d 8,7 см h7,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 340 мл "Rainbow" d 10,6 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>214</v>
+        <v>864</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>3027</v>
+        <v>355</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81269954</t>
+          <t>81269949</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>22156</t>
+          <t>22131</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
+          <t>Рюмка коктейльная 365 мл "Flamingo" декор d 10,7 см h18 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>242</v>
+        <v>864</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>5055</v>
+        <v>265</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81269955</t>
+          <t>81269944</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>22164</t>
+          <t>22074</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 365 мл "Margo" d 10,6 см h18,1 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>400</v>
+        <v>864</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>2058</v>
+        <v>357</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81260148</t>
+          <t>81269950</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>B3098</t>
+          <t>22132</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "News Rocks Cone" d 8,5/6,8 см h9,8 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 365 мл "Rio" декор d 10,6 см h18,2 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>214</v>
+        <v>864</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>4759</v>
+        <v>265</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81260147</t>
+          <t>81222499</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>B3090</t>
+          <t>GW-CPGS0014 SUB</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл "Classic Highball Cylinder" d 8,1 см h9 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 410 мл Amber Night декор d 10,8 см h18,5 см "UTOPIA" стекло P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>214</v>
+        <v>1237</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I52" s="10">
-        <v>4635</v>
+        <v>704</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81269964</t>
+          <t>81269943</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>Ut15</t>
+          <t>22071</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл "Rocks Cylinder" d 7,6/7 см h8,8 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 420 мл "Boyeros" d 11,4 см h19,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>367</v>
+        <v>449</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>1899</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81260149</t>
+          <t>81260170</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>B3125</t>
+          <t>22017</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 310 мл "News Highball Cone" d 7,1/5,2 см h12,5 см Cocktail Week P.L. [6]</t>
+          <t>Рюмка коктейльная 430 мл "Gerona" Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>214</v>
+        <v>565</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>4647</v>
+        <v>2395</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81269965</t>
+          <t>81269966</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>Ut3</t>
+          <t>Ut2</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 365 мл "Highball Cone" d 6,5/5 см h14 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 240 мл "Rocks Cone" d 7,2/5 см h8,6 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>352</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>281</v>
+        <v>1292</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81260154</t>
+          <t>81269961</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>B3143</t>
+          <t>Ut9</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Classic Highball Cylinder" d 6,2 см h14,3 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Bud Cone" d 8,6/3 см h8 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>207</v>
+        <v>379</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>3687</v>
+        <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81260156</t>
+          <t>81260146</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>C3004</t>
+          <t>B3085</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Form Bud Cone" d 7,7/6,4 см h14,7 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 280 мл "News Rocks Cone" d 8/6,1 см h8,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>2356</v>
+        <v>4172</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81260160</t>
+          <t>81260155</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>B3070</t>
+          <t>C3003</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 390 мл "Slim Bud Cone" d 8,9/5,3 см h11,5 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 315 мл "Form Bud Cone" d 8,9/7 см h9 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>134</v>
       </c>
       <c r="I58" s="10">
-        <v>3592</v>
+        <v>1888</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81260150</t>
+          <t>81222483</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>B3137</t>
+          <t>GW-TBGS0056 SUB</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 435 мл "News Highball Cone" d 7,5/6 см h13,7 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 320 мл Vintage Amber декор d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>214</v>
+        <v>613</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>4574</v>
+        <v>657</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81269963</t>
+          <t>81260159</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>Ut14</t>
+          <t>C3038</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 450 мл "Highball Cylinder" d 6,8 см h15 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 325 мл "Slim Bud Cone" d 9,9/6,2 см h8,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>382</v>
+        <v>214</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>306</v>
+        <v>3225</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81260157</t>
+          <t>81260158</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>B3133</t>
+          <t>C3136</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 480 мл "Simple Highball Cylinder" d 7,6 см h12,4 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Simple Highball Cylinder" d 8,7 см h7,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>214</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>3460</v>
+        <v>1088</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81222501</t>
+          <t>81269954</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>GW-HBGS0037 SUB</t>
+          <t>22156</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл Vintage d 7,8/6,7 см h14,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 365 мл "Caterpillar" d 7,2/7,5 см h10 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>517</v>
+        <v>242</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>157</v>
       </c>
       <c r="I62" s="10">
-        <v>449</v>
+        <v>4582</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81260161</t>
+          <t>81269955</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>C3220</t>
+          <t>22164</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 520 мл "Naro Down Cone" d 9,5/6,5 см h11,3 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 370 мл "Pear" d 6,4/8,4 см h10 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>207</v>
+        <v>400</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>2342</v>
+        <v>1965</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
+          <t>81260148</t>
+        </is>
+      </c>
+      <c r="D64" s="7" t="inlineStr">
+        <is>
+          <t>B3098</t>
+        </is>
+      </c>
+      <c r="E64" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Олд Фэшн 380 мл "News Rocks Cone" d 8,5/6,8 см h9,8 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F64" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G64" s="9">
+        <v>214</v>
+      </c>
+      <c r="H64" s="9">
+        <v/>
+      </c>
+      <c r="I64" s="10">
+        <v>4095</v>
+      </c>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="6" t="inlineStr">
+        <is>
+          <t>81260147</t>
+        </is>
+      </c>
+      <c r="D65" s="7" t="inlineStr">
+        <is>
+          <t>B3090</t>
+        </is>
+      </c>
+      <c r="E65" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Олд Фэшн 390 мл "Classic Highball Cylinder" d 8,1 см h9 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F65" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G65" s="9">
+        <v>214</v>
+      </c>
+      <c r="H65" s="9">
+        <v/>
+      </c>
+      <c r="I65" s="10">
+        <v>0</v>
+      </c>
+      <c r="J65" s="4"/>
+    </row>
+    <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="6" t="inlineStr">
+        <is>
+          <t>81269964</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="inlineStr">
+        <is>
+          <t>Ut15</t>
+        </is>
+      </c>
+      <c r="E66" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Олд Фэшн 390 мл "Rocks Cylinder" d 7,6/7 см h8,8 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G66" s="9">
+        <v>367</v>
+      </c>
+      <c r="H66" s="9">
+        <v/>
+      </c>
+      <c r="I66" s="10">
+        <v>0</v>
+      </c>
+      <c r="J66" s="4"/>
+    </row>
+    <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="6" t="inlineStr">
+        <is>
+          <t>81260149</t>
+        </is>
+      </c>
+      <c r="D67" s="7" t="inlineStr">
+        <is>
+          <t>B3125</t>
+        </is>
+      </c>
+      <c r="E67" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 310 мл "News Highball Cone" d 7,1/5,2 см h12,5 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F67" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G67" s="9">
+        <v>214</v>
+      </c>
+      <c r="H67" s="9">
+        <v/>
+      </c>
+      <c r="I67" s="10">
+        <v>3247</v>
+      </c>
+      <c r="J67" s="4"/>
+    </row>
+    <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="6" t="inlineStr">
+        <is>
+          <t>81269965</t>
+        </is>
+      </c>
+      <c r="D68" s="7" t="inlineStr">
+        <is>
+          <t>Ut3</t>
+        </is>
+      </c>
+      <c r="E68" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 365 мл "Highball Cone" d 6,5/5 см h14 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G68" s="9">
+        <v>352</v>
+      </c>
+      <c r="H68" s="9">
+        <v/>
+      </c>
+      <c r="I68" s="10">
+        <v>0</v>
+      </c>
+      <c r="J68" s="4"/>
+    </row>
+    <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="6" t="inlineStr">
+        <is>
+          <t>81260154</t>
+        </is>
+      </c>
+      <c r="D69" s="7" t="inlineStr">
+        <is>
+          <t>B3143</t>
+        </is>
+      </c>
+      <c r="E69" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 380 мл "Classic Highball Cylinder" d 6,2 см h14,3 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F69" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G69" s="9">
+        <v>207</v>
+      </c>
+      <c r="H69" s="9">
+        <v/>
+      </c>
+      <c r="I69" s="10">
+        <v>0</v>
+      </c>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="6" t="inlineStr">
+        <is>
+          <t>81260156</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="inlineStr">
+        <is>
+          <t>C3004</t>
+        </is>
+      </c>
+      <c r="E70" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 380 мл "Form Bud Cone" d 7,7/6,4 см h14,7 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G70" s="9">
+        <v>207</v>
+      </c>
+      <c r="H70" s="9">
+        <v/>
+      </c>
+      <c r="I70" s="10">
+        <v>1110</v>
+      </c>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="6" t="inlineStr">
+        <is>
+          <t>81260160</t>
+        </is>
+      </c>
+      <c r="D71" s="7" t="inlineStr">
+        <is>
+          <t>B3070</t>
+        </is>
+      </c>
+      <c r="E71" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 390 мл "Slim Bud Cone" d 8,9/5,3 см h11,5 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F71" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G71" s="9">
+        <v>214</v>
+      </c>
+      <c r="H71" s="9">
+        <v>139</v>
+      </c>
+      <c r="I71" s="10">
+        <v>2437</v>
+      </c>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="6" t="inlineStr">
+        <is>
+          <t>81260150</t>
+        </is>
+      </c>
+      <c r="D72" s="7" t="inlineStr">
+        <is>
+          <t>B3137</t>
+        </is>
+      </c>
+      <c r="E72" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 435 мл "News Highball Cone" d 7,5/6 см h13,7 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G72" s="9">
+        <v>214</v>
+      </c>
+      <c r="H72" s="9">
+        <v/>
+      </c>
+      <c r="I72" s="10">
+        <v>2426</v>
+      </c>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="6" t="inlineStr">
+        <is>
+          <t>81260181</t>
+        </is>
+      </c>
+      <c r="D73" s="7" t="inlineStr">
+        <is>
+          <t>22078</t>
+        </is>
+      </c>
+      <c r="E73" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 440 мл "Ananas" Cocktail Week P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F73" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G73" s="9">
+        <v>190</v>
+      </c>
+      <c r="H73" s="9">
+        <v/>
+      </c>
+      <c r="I73" s="10">
+        <v>2371</v>
+      </c>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="5"/>
+      <c r="C74" s="6" t="inlineStr">
+        <is>
+          <t>81260180</t>
+        </is>
+      </c>
+      <c r="D74" s="7" t="inlineStr">
+        <is>
+          <t>22077</t>
+        </is>
+      </c>
+      <c r="E74" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 440 мл "Line" Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G74" s="9">
+        <v>190</v>
+      </c>
+      <c r="H74" s="9">
+        <v/>
+      </c>
+      <c r="I74" s="10">
+        <v>2371</v>
+      </c>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="6" t="inlineStr">
+        <is>
+          <t>81269963</t>
+        </is>
+      </c>
+      <c r="D75" s="7" t="inlineStr">
+        <is>
+          <t>Ut14</t>
+        </is>
+      </c>
+      <c r="E75" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 450 мл "Highball Cylinder" d 6,8 см h15 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F75" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G75" s="9">
+        <v>382</v>
+      </c>
+      <c r="H75" s="9">
+        <v/>
+      </c>
+      <c r="I75" s="10">
+        <v>4</v>
+      </c>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="6" t="inlineStr">
+        <is>
+          <t>81260157</t>
+        </is>
+      </c>
+      <c r="D76" s="7" t="inlineStr">
+        <is>
+          <t>B3133</t>
+        </is>
+      </c>
+      <c r="E76" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 480 мл "Simple Highball Cylinder" d 7,6 см h12,4 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F76" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G76" s="9">
+        <v>214</v>
+      </c>
+      <c r="H76" s="9">
+        <v/>
+      </c>
+      <c r="I76" s="10">
+        <v>2402</v>
+      </c>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="6" t="inlineStr">
+        <is>
+          <t>81222501</t>
+        </is>
+      </c>
+      <c r="D77" s="7" t="inlineStr">
+        <is>
+          <t>GW-HBGS0037 SUB</t>
+        </is>
+      </c>
+      <c r="E77" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 500 мл Vintage декор d 7,8/6,7 см h14,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+        </is>
+      </c>
+      <c r="F77" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G77" s="9">
+        <v>517</v>
+      </c>
+      <c r="H77" s="9">
+        <v/>
+      </c>
+      <c r="I77" s="10">
+        <v>358</v>
+      </c>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="5"/>
+      <c r="C78" s="6" t="inlineStr">
+        <is>
+          <t>81260161</t>
+        </is>
+      </c>
+      <c r="D78" s="7" t="inlineStr">
+        <is>
+          <t>C3220</t>
+        </is>
+      </c>
+      <c r="E78" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Хайбол 520 мл "Naro Down Cone" d 9,5/6,5 см h11,3 см Cocktail Week P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G78" s="9">
+        <v>207</v>
+      </c>
+      <c r="H78" s="9">
+        <v/>
+      </c>
+      <c r="I78" s="10">
+        <v>1398</v>
+      </c>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="6" t="inlineStr">
+        <is>
           <t>81269940</t>
         </is>
       </c>
-      <c r="D64" s="7" t="inlineStr">
+      <c r="D79" s="7" t="inlineStr">
         <is>
           <t>22055</t>
         </is>
       </c>
-      <c r="E64" s="8" t="inlineStr">
+      <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл "Cuba" d 7,7/8,9 см h13 см Cocktail Week P.L. [1]</t>
         </is>
       </c>
-      <c r="F64" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G64" s="9">
+      <c r="F79" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G79" s="9">
         <v>336</v>
       </c>
-      <c r="H64" s="9">
-[...5 lines deleted...]
-      <c r="J64" s="4"/>
+      <c r="H79" s="9">
+        <v>218</v>
+      </c>
+      <c r="I79" s="10">
+        <v>2011</v>
+      </c>
+      <c r="J79" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>