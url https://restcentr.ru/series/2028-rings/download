--- v0 (2026-06-13)
+++ v1 (2026-10-24)
@@ -183,50 +183,53 @@
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                         <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
             <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/>
                                 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/>
                                 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/>
+                                <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/>
+                                <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/>
+                                <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -279,50 +282,146 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Image4"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Image5"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Image6"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Image7"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -596,78 +695,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J7"/>
+  <dimension ref="A2:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 17:58</t>
+          <t>Прайс актуален на 24.10.2026 15:13</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -695,94 +794,196 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81241151</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32470</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 3,5 л d 22,5/11 см h46 см Rings нерж. на подставке h86 см P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>28017</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>3</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241152</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32471</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 4 л d 22,5 см h78 см Rings нерж. напольная  P.L.Hotelware</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>34837</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>22644</v>
       </c>
       <c r="I7" s="10">
         <v>16</v>
       </c>
       <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="6" t="inlineStr">
+        <is>
+          <t>81241104</t>
+        </is>
+      </c>
+      <c r="D8" s="7" t="inlineStr">
+        <is>
+          <t>CRD 886 SS</t>
+        </is>
+      </c>
+      <c r="E8" s="8" t="inlineStr">
+        <is>
+          <t>Чафиндиш (мармит) 3 л круглый d 31,5 см Rings 30*30*53 см нерж. на подставке P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F8" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G8" s="9">
+        <v>22737</v>
+      </c>
+      <c r="H8" s="9">
+        <v/>
+      </c>
+      <c r="I8" s="10">
+        <v>5</v>
+      </c>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="6" t="inlineStr">
+        <is>
+          <t>81241105</t>
+        </is>
+      </c>
+      <c r="D9" s="7" t="inlineStr">
+        <is>
+          <t>CRD 887 SS</t>
+        </is>
+      </c>
+      <c r="E9" s="8" t="inlineStr">
+        <is>
+          <t>Чафиндиш (мармит) 4 л круглый d 35,5 см Rings 35*35*60 см нерж. на подставке P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F9" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G9" s="9">
+        <v>30273</v>
+      </c>
+      <c r="H9" s="9">
+        <v/>
+      </c>
+      <c r="I9" s="10">
+        <v>10</v>
+      </c>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t>81241106</t>
+        </is>
+      </c>
+      <c r="D10" s="7" t="inlineStr">
+        <is>
+          <t>CRD 888 SS</t>
+        </is>
+      </c>
+      <c r="E10" s="8" t="inlineStr">
+        <is>
+          <t>Чафиндиш (мармит) 8 л круглый d 43 см Rings 42*42*70 см нерж. на подставке P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F10" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G10" s="9">
+        <v>47273</v>
+      </c>
+      <c r="H10" s="9">
+        <v>33091</v>
+      </c>
+      <c r="I10" s="10">
+        <v>10</v>
+      </c>
+      <c r="J10" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>