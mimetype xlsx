--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1646,51 +1646,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 18:55</t>
+          <t>Прайс актуален на 22.09.2026 13:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1738,201 +1738,201 @@
           <t>81222356</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>306031А</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24,5*19 см h2,3 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1697</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2768</v>
+        <v>2448</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222357</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>306014А</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33,7*26,6 см h2,5 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>2397</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2691</v>
+        <v>2359</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222382 / 81222373</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306602А</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 290 мл d 10,4 см h5,2 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1237</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>5970</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222367</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>99601</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 115 мл d 7 см h5 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>847</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>928</v>
+        <v>766</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222365</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>306607А</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 85 мл d 6 см h5,5 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>847</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222376</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306612А</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл белая d 7,8 см h9,3 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>573</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>2928</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
@@ -1942,677 +1942,677 @@
           <t>81222375</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>306615А</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кружка 370 мл белая d 8,5 см h9,1 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>673</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2796</v>
+        <v>2755</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222383 / 81222384</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306902А</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета Солонка/Перечница d 5,8 см h5,7 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1086</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1122</v>
+        <v>1002</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222362</t>
+          <t>81222364</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>306504А</t>
+          <t>306511А</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1225 мл d 18 см h8,5 см Neo Silk Noble [6]</t>
+          <t>Салатник  250 мл d 10,5 см h4,5 см емкость для закусок Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1253</v>
+        <v>517</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1672</v>
+        <v>2023</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222358</t>
+          <t>81222360</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306502А</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл d 23 см h6,8 см Neo Silk Noble [6]</t>
+          <t>Салатник  390 мл d 12,3 см h5,8 см емкость для закусок Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>857</v>
+        <v>573</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>4079</v>
+        <v>2713</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222363</t>
+          <t>81222361</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>306503А</t>
+          <t>306500А</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2100 мл d 21 см h10 см Neo Silk Noble [6]</t>
+          <t>Салатник  650 мл d 14,6 см h6,9 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2143</v>
+        <v>713</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1754</v>
+        <v>1805</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222359</t>
+          <t>81222362</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306504А</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2320 мл d 26 см h8,3 см Neo Silk Noble [6]</t>
+          <t>Салатник 1225 мл d 18 см h8,5 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1537</v>
+        <v>1253</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3542</v>
+        <v>1654</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222364</t>
+          <t>81222358</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>306511А</t>
+          <t>306535А</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 10,5 см h4,5 см Neo Silk Stackable Noble [6]</t>
+          <t>Салатник 1600 мл d 23 см h6,8 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>517</v>
+        <v>857</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2107</v>
+        <v>3620</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222360</t>
+          <t>81222363</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>306502А</t>
+          <t>306503А</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 390 мл d 12,3 см h5,8 см Neo Silk Noble [6]</t>
+          <t>Салатник 2100 мл d 21 см h10 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>573</v>
+        <v>2143</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2714</v>
+        <v>1752</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222361</t>
+          <t>81222359</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306510А</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 14,6 см h6,9 см Neo Silk Noble [6]</t>
+          <t>Салатник 2320 мл d 26 см h8,3 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>713</v>
+        <v>1537</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1938</v>
+        <v>3388</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222377</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306801А</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сахарница 260 мл с крышкой d 8,5 см h9 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1347</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1190</v>
+        <v>1077</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222378</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306816А</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 100 мл d 6,2 см h7,2 см с ручкой фарфор Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>803</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2804</v>
+        <v>2716</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222379</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306802А</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 260 мл d 8,1 см h9,5 см с ручкой фарфор Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1193</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1163</v>
+        <v>1069</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222347</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306001А</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 17,5 см h2 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>573</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>4357</v>
+        <v>4177</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222348</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>306002А</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,5 см h2 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>598</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>5756</v>
+        <v>5068</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222349</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306007А</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см h2,3 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>783</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>6284</v>
+        <v>6152</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222350</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>306006А</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см h2,4 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>823</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>5160</v>
+        <v>4035</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222351</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>306015А</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30,5 см h2,3 см Neo Silk Noble [3]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1337</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2329</v>
+        <v>2117</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222352</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306004А</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 320 мл d 22,5 см h4 см для пасты Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>757</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2454</v>
+        <v>2294</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81222354</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306203А</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 320 мл d 30,5 см h3,8 см для пасты Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2093</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>946</v>
+        <v>710</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81222353</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306027А</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 26,6 см h4 см для пасты Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1537</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>2566</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
@@ -2622,244 +2622,244 @@
           <t>81222355</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>306202А</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 31 см h6,5 см для пасты Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2093</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1033</v>
+        <v>929</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81222372</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>99612</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 210 мл белая d 8,5 см h6 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>937</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2900</v>
+        <v>2744</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81222369</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>306608А</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл d 9,6 см h6,3 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>937</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>2663</v>
+        <v>2625</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81222374</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>306605А</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 270 мл d 9 см h6,5 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1417</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2349</v>
+        <v>2205</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81222371</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306614А</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 300 мл белая d 10,2 см h6,6 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>953</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2522</v>
+        <v>2513</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222381</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306807А</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Чайник 1070 мл d 11,5 см h13,6 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2817</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1138</v>
+        <v>1116</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222380</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306810А</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Чайник 570 мл d 10 см h11,5 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1953</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1064</v>
+        <v>1008</v>
       </c>
       <c r="J38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>