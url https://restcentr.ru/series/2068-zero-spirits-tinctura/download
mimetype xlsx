--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 19:37</t>
+          <t>Прайс актуален на 23.09.2026 14:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,482 +1111,482 @@
           <t>81222655</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>4603739597214</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Напиток аперитив спритц безалкогольный APERETIVO SPRITZ 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>785</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>413</v>
+        <v>570</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222660</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>4603739597207</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Напиток биттер безалкогольный ITALIAN ORANGE BITTER 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>913</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>401</v>
+        <v>534</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222658</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>4603739597184</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Напиток вермут безалкогольный VERMOUTH BLANCA 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>913</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222659</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>4603739597191</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Напиток вермут безалкогольный VERMOUTH ROSSA 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>913</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>483</v>
+        <v>380</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280504</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>8365003</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Полусладкое" 0,25 л жест. банка [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="9">
         <v>88.55</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>920</v>
+        <v>656</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280505</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>8365005</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Полусладкое" 0,75 л стекло [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>313.95</v>
+        <v>368</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>382</v>
+        <v>2256</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280506</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>8365004</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Розовое" 0,25 л жест. банка [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="9">
         <v>88.55</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>416</v>
+        <v>332</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280507</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>8302059</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Розовое" 0,75 л стекло [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="9">
         <v>265.65</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222653</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>4603739597245</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Напиток виски безалкогольный AMERICAN WHISKEY 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>785</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>711</v>
+        <v>572</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222654</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>4603739597153</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Напиток виски безалкогольный SCOTCH WHISKY 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>785</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>310</v>
+        <v>427</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222651</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>4603739597238</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Напиток джин безалкогольный DRY GIN 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>785</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>154</v>
+        <v>648</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222657</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>4603739597177</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Напиток ликер безалкогольный ITALIAN AMARO 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>913</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>129</v>
+        <v>266</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222656</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>4603739597160</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Напиток мескаль безалкогольный MEZCAL REPOSADO 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>823</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>281</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222652</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>4603739597221</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Напиток ром безалкогольный CARRIBEAN RUM 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>785</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>424</v>
+        <v>474</v>
       </c>
       <c r="J19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>