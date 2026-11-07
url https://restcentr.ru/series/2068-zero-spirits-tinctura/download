--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -195,50 +195,57 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                         <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
             <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/>
                                 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/>
                                 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/>
                                 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/>
                                 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/>
                                 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/>
                                 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/>
                                 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/>
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
+                                <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
+                                <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
+                                <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
+                                <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
+                                <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
+                                <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
+                                <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -675,50 +682,274 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Image16"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image17"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image18"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image19"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image20"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image21"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image22"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image23"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -992,78 +1223,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J19"/>
+  <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 14:01</t>
+          <t>Прайс актуален на 07.11.2026 15:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1086,507 +1317,745 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81222655</t>
+          <t>81233273</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>4603739597214</t>
+          <t>4603739597382</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Напиток аперитив спритц безалкогольный APERETIVO SPRITZ 0,7л Tinctura Anima</t>
+          <t>Напиток аперитив безалкогольный коктейль MILANO-TORINO-BLACKCURRANT 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>785</v>
+        <v>591.8</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>570</v>
+        <v>279</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81222660</t>
+          <t>81222655</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>4603739597207</t>
+          <t>4603739597214</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Напиток биттер безалкогольный ITALIAN ORANGE BITTER 0,7л Tinctura Anima</t>
+          <t>Напиток аперитив спритц безалкогольный APERETIVO SPRITZ 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>913</v>
+        <v>864</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>534</v>
+        <v>324</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81222658</t>
+          <t>81222660</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>4603739597184</t>
+          <t>4603739597207</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Напиток вермут безалкогольный VERMOUTH BLANCA 0,7л Tinctura Anima</t>
+          <t>Напиток биттер безалкогольный ITALIAN ORANGE BITTER 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>913</v>
+        <v>1005</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>0</v>
+        <v>444</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81222659</t>
+          <t>81222658</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>4603739597191</t>
+          <t>4603739597184</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Напиток вермут безалкогольный VERMOUTH ROSSA 0,7л Tinctura Anima</t>
+          <t>Напиток вермут безалкогольный VERMOUTH BLANCA 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>913</v>
+        <v>612.7</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>380</v>
+        <v>105</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81280504</t>
+          <t>81222659</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>8365003</t>
+          <t>4603739597191</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Полусладкое" 0,25 л жест. банка [12]</t>
+          <t>Напиток вермут безалкогольный VERMOUTH ROSSA 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>88.55</v>
+        <v>1005</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>656</v>
+        <v>517</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81280505</t>
+          <t>81280504</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>8365005</t>
+          <t>8365003</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Полусладкое" 0,75 л стекло [6]</t>
+          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Полусладкое" 0,25 л жест. банка [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>368</v>
+        <v>88.55</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2256</v>
+        <v>608</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81280506</t>
+          <t>81280505</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>8365004</t>
+          <t>8365005</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Розовое" 0,25 л жест. банка [12]</t>
+          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Полусладкое" 0,75 л стекло [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>88.55</v>
+        <v>368</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>332</v>
+        <v>2115</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81280507</t>
+          <t>81280506</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>8302059</t>
+          <t>8365004</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Розовое" 0,75 л стекло [6]</t>
+          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Розовое" 0,25 л жест. банка [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>265.65</v>
+        <v>88.55</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>12</v>
+        <v>250</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222653</t>
+          <t>81280507</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>4603739597245</t>
+          <t>8302059</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Напиток виски безалкогольный AMERICAN WHISKEY 0,7л Tinctura Anima</t>
+          <t>Напиток вино игристое безалкогольное "Искристое-Абрау Лайт Розовое" 0,75 л стекло [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>Tinctura Anima</t>
+          <t/>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>785</v>
+        <v>265.65</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>572</v>
+        <v>12</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222654</t>
+          <t>81222653</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>4603739597153</t>
+          <t>4603739597245</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Напиток виски безалкогольный SCOTCH WHISKY 0,7л Tinctura Anima</t>
+          <t>Напиток виски безалкогольный AMERICAN WHISKEY 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>785</v>
+        <v>543.4</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>427</v>
+        <v>512</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222651</t>
+          <t>81233277</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>4603739597238</t>
+          <t>4603739597436</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Напиток джин безалкогольный DRY GIN 0,7л Tinctura Anima</t>
+          <t>Напиток виски безалкогольный IRISH WHISKY 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>785</v>
+        <v>543.4</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>648</v>
+        <v>133</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222657</t>
+          <t>81222654</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>4603739597177</t>
+          <t>4603739597153</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Напиток ликер безалкогольный ITALIAN AMARO 0,7л Tinctura Anima</t>
+          <t>Напиток виски безалкогольный SCOTCH WHISKY 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>913</v>
+        <v>543.4</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>266</v>
+        <v>417</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222656</t>
+          <t>81222651</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>4603739597160</t>
+          <t>4603739597238</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Напиток мескаль безалкогольный MEZCAL REPOSADO 0,7л Tinctura Anima</t>
+          <t>Напиток джин безалкогольный DRY GIN 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>823</v>
+        <v>864</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>363</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222652</t>
+          <t>81222657</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>4603739597221</t>
+          <t>4603739597177</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Напиток ром безалкогольный CARRIBEAN RUM 0,7л Tinctura Anima</t>
+          <t>Напиток ликер безалкогольный ITALIAN AMARO 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>785</v>
+        <v>1005</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>474</v>
+        <v>186</v>
       </c>
       <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="6" t="inlineStr">
+        <is>
+          <t>81222656</t>
+        </is>
+      </c>
+      <c r="D20" s="7" t="inlineStr">
+        <is>
+          <t>4603739597160</t>
+        </is>
+      </c>
+      <c r="E20" s="8" t="inlineStr">
+        <is>
+          <t>Напиток мескаль безалкогольный MEZCAL REPOSADO 0,7л Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="F20" s="7" t="inlineStr">
+        <is>
+          <t>Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="G20" s="9">
+        <v>561</v>
+      </c>
+      <c r="H20" s="9">
+        <v/>
+      </c>
+      <c r="I20" s="10">
+        <v>185</v>
+      </c>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="6" t="inlineStr">
+        <is>
+          <t>81233272</t>
+        </is>
+      </c>
+      <c r="D21" s="7" t="inlineStr">
+        <is>
+          <t>4603739597375</t>
+        </is>
+      </c>
+      <c r="E21" s="8" t="inlineStr">
+        <is>
+          <t>Напиток негрони безалкогольный коктейль CLASSICO NEGRONI 0,7л Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="F21" s="7" t="inlineStr">
+        <is>
+          <t>Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="G21" s="9">
+        <v>591.8</v>
+      </c>
+      <c r="H21" s="9">
+        <v/>
+      </c>
+      <c r="I21" s="10">
+        <v>246</v>
+      </c>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="6" t="inlineStr">
+        <is>
+          <t>81233274</t>
+        </is>
+      </c>
+      <c r="D22" s="7" t="inlineStr">
+        <is>
+          <t>4603739597399</t>
+        </is>
+      </c>
+      <c r="E22" s="8" t="inlineStr">
+        <is>
+          <t>Напиток негрони безалкогольный коктейль KINGSTON NEGRONI 0,7л Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="F22" s="7" t="inlineStr">
+        <is>
+          <t>Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="G22" s="9">
+        <v>591.8</v>
+      </c>
+      <c r="H22" s="9">
+        <v/>
+      </c>
+      <c r="I22" s="10">
+        <v>283</v>
+      </c>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="6" t="inlineStr">
+        <is>
+          <t>81233275</t>
+        </is>
+      </c>
+      <c r="D23" s="7" t="inlineStr">
+        <is>
+          <t>4603739597405</t>
+        </is>
+      </c>
+      <c r="E23" s="8" t="inlineStr">
+        <is>
+          <t>Напиток негрони безалкогольный коктейль NEGRONI PEACH TEA BIANCO 0,7л Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="F23" s="7" t="inlineStr">
+        <is>
+          <t>Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="G23" s="9">
+        <v>591.8</v>
+      </c>
+      <c r="H23" s="9">
+        <v/>
+      </c>
+      <c r="I23" s="10">
+        <v>287</v>
+      </c>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="6" t="inlineStr">
+        <is>
+          <t>81233276</t>
+        </is>
+      </c>
+      <c r="D24" s="7" t="inlineStr">
+        <is>
+          <t>4603739597412</t>
+        </is>
+      </c>
+      <c r="E24" s="8" t="inlineStr">
+        <is>
+          <t>Напиток негрони безалкогольный коктейль RUBY GRAPEFRUIT NEGRONI 0,7л Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="F24" s="7" t="inlineStr">
+        <is>
+          <t>Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="G24" s="9">
+        <v>591.8</v>
+      </c>
+      <c r="H24" s="9">
+        <v/>
+      </c>
+      <c r="I24" s="10">
+        <v>286</v>
+      </c>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="6" t="inlineStr">
+        <is>
+          <t>81222652</t>
+        </is>
+      </c>
+      <c r="D25" s="7" t="inlineStr">
+        <is>
+          <t>4603739597221</t>
+        </is>
+      </c>
+      <c r="E25" s="8" t="inlineStr">
+        <is>
+          <t>Напиток ром безалкогольный CARRIBEAN RUM 0,7л Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="F25" s="7" t="inlineStr">
+        <is>
+          <t>Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="G25" s="9">
+        <v>864</v>
+      </c>
+      <c r="H25" s="9">
+        <v/>
+      </c>
+      <c r="I25" s="10">
+        <v>325</v>
+      </c>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="6" t="inlineStr">
+        <is>
+          <t>81233278</t>
+        </is>
+      </c>
+      <c r="D26" s="7" t="inlineStr">
+        <is>
+          <t>4603739597429</t>
+        </is>
+      </c>
+      <c r="E26" s="8" t="inlineStr">
+        <is>
+          <t>Напиток ром безалкогольный SPICED RUM 0,7л Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>Tinctura Anima</t>
+        </is>
+      </c>
+      <c r="G26" s="9">
+        <v>543.4</v>
+      </c>
+      <c r="H26" s="9">
+        <v/>
+      </c>
+      <c r="I26" s="10">
+        <v>102</v>
+      </c>
+      <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>