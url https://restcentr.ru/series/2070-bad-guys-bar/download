--- v0 (2026-06-07)
+++ v1 (2026-10-23)
@@ -418,51 +418,50 @@
                                 <Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.jpg"/>
                                 <Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.jpg"/>
                                 <Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.jpg"/>
                                 <Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.jpg"/>
                                 <Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.jpg"/>
                                 <Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.jpg"/>
                                 <Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.jpg"/>
                                 <Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.jpg"/>
                                 <Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.jpg"/>
                                 <Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.jpg"/>
                                 <Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.jpg"/>
                                 <Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.jpg"/>
                                 <Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.jpg"/>
                                 <Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.jpg"/>
                                 <Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.jpg"/>
                                 <Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.jpg"/>
                                 <Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.jpg"/>
                                 <Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.jpg"/>
                                 <Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.jpg"/>
                                 <Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.jpg"/>
                                 <Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.jpg"/>
                                 <Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.jpg"/>
                                 <Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.jpg"/>
                                 <Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.jpg"/>
                                 <Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.jpg"/>
-                                <Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -8035,82 +8034,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="239" name="Image239"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId239"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -8384,78 +8351,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J243"/>
+  <dimension ref="A2:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 22:38</t>
+          <t>Прайс актуален на 23.10.2026 14:56</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -8503,1663 +8470,1663 @@
           <t>30000312</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>SPBT0004-CP</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 100 мл с распылителем коричневая стекло d 7 см h10,3 см B'Guys P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1643</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>30000309</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>SPBT0001</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 100 мл с распылителем стекло d 6,5 h11 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1473</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>30000311</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>SPBT0003</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 50 мл с распылителем стекло 7,8*3,5 см h15 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1587</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>1031</v>
       </c>
       <c r="I8" s="10">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>30000310</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>SPBT0002</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 90 мл с распылителем стекло d 6,8 см h11 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1357</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81259164</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>BKDP0026</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 2 л стекло d 15,8 см h45 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>5673</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221543</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0029</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 3 л "Череп" стекло на металл подставке d 16,5 см h37,5 см Skull B'Guys P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>4037</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>2624</v>
       </c>
       <c r="I11" s="10">
         <v>124</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81259165</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>BKDP0027</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л стекло d 19,3 см h51 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>7637</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222506</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0030-PB SUB</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 8 л "Череп Индиго" стекло на металл подставке d 17/15,8 см h39 cм B'Guys P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5247</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>34</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222450</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0156/GTK038-30 KLP</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 430 мл "Тики" d 7,5 см h16,5 см прозрачный стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>327</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>212</v>
       </c>
       <c r="I14" s="10">
-        <v>2983</v>
+        <v>2957</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222448</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0154/GTK 014-28 KL</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 12,5 см h11,7 см прозрачный стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>537</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I15" s="10">
-        <v>2976</v>
+        <v>2968</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222449</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GL1.09.0155/GTK 014-29 KL</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 12,5 см h11,7 см серый стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>593</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>385</v>
       </c>
       <c r="I16" s="10">
-        <v>2990</v>
+        <v>2989</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222455</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>CR.09.0184/TIO360 KLP</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 500 мл "Тики" d 8,8 см h14,9 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1537</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222454</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0183/TIKI366 KLP</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 640 мл "Тики" d 10,5 см h13,6 см коричневый керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1637</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>1064</v>
       </c>
       <c r="I18" s="10">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222453</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR09.0182/TIKI148 KLP</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 700 мл "Тики" 12,9*9,9 см h16,7 см желтый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1573</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222456</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0185/TIO359 KLP</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 770 мл "Тики" 11,5*7,5 см h16,5 см корич. керамика B'Guys P.L. Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1753</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222457</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CR.09.0186/TIKI152 KLP</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Бутылка графин 0,67 л "Damn Black" керамика с пробкой d 11,5 см h17 см B'Guys P.L.- Barbossa</t>
+          <t>Бутылка графин 0,67 л "Damn Black" керамика с крышкой пробкой d 11,5 см h17 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1837</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>1194</v>
       </c>
       <c r="I21" s="10">
         <v>116</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259251</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PORE0037-APP</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. "Череп" 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>913</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I22" s="10">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81259253</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>PORE0037-ABP</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. бронза "Череп" 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>913</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I23" s="10">
         <v>168</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81259157</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>PORE0032-GP(1п=50шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. золото "Deer" 14 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>937</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I24" s="10">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>30000356</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>PORE0007-GP</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. золотой цвет 11,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>218</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>271</v>
+        <v>216</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81259156</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>PORE0032-CP</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. медь "Deer" 13,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>937</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I26" s="10">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81259252</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PORE0037-ACP</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. медь "Череп" 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>913</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I27" s="10">
         <v>163</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81259274</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PORE0008</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 10,2 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>183</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>917</v>
+        <v>622</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>30000355</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>PORE0007-CP</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 11,5 см медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>261</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1612</v>
+        <v>1556</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>30000357</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>PORE0007-GMP(1уп=25шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 11,5 см черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>273</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2878</v>
+        <v>2852</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81259273</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>PORE0007-SS(1уп=25шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 11,9 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>173</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3331</v>
+        <v>2401</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>30000351</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>DSBT0021-SS</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик на пробковой основе B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>351</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>228</v>
       </c>
       <c r="I32" s="10">
         <v>1039</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81259155</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>PORE0032-CMP</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. хром "Deer" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>888</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81259250</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSAS0034-SS</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 нерж. Floral B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1128</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81222444</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1076/QBL878 KLP</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-6" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>4473</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I35" s="10">
         <v>94</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81222445</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1077 /QBL879 KLP</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-7" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>4473</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I36" s="10">
         <v>95</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222446</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1078/QBL880 KLP</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-8" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>4473</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I37" s="10">
         <v>95</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81259150</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-GP</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золото с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>3121</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>2028</v>
       </c>
       <c r="I38" s="10">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>30000278</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-GP</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>791</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>514</v>
       </c>
       <c r="I39" s="10">
         <v>109</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>30000280</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-GP</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1471</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>956</v>
       </c>
       <c r="I40" s="10">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>30000277</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-CP</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>777</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>30000279</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-CP</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1449</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>941</v>
       </c>
       <c r="I42" s="10">
         <v>201</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>30000284</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>MSAS0023-CP</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1977</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>1285</v>
       </c>
       <c r="I43" s="10">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81259149</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-CP</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медь с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>3095</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81259166</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-SS</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. хром с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>2655</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>30000281</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-GMP</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1497</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>30000283</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>MSAS0015</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл, нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1637</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>30000282</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-RB</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл, цвет хамелеон нерж B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1513</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81259272</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSAS0010-SS</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 нерж. Vintage B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>953</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>306</v>
+        <v>283</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81222440</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1072/JG988 KLP</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50/90 мл "MIXOLOGY-2" тройной нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>2073</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81222443</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1075/JG787 KLP</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл "MIXOLOGY-5" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1137</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81222441</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1073/JG657 KLP</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Джиггер 35/60 мл "MIXOLOGY-3" Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>3087</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>2006</v>
       </c>
       <c r="I52" s="10">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81222442</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1074/JG658 KLP</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Джиггер 35/60 мл "MIXOLOGY-4" Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>2537</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I53" s="10">
         <v>97</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81222439</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1071 / JG875 KLP</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Джиггер 50/60 мл "MIXOLOGY-1" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1578</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>496</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
@@ -10169,2465 +10136,2465 @@
           <t>81259131</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>BRCB0002</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Доска разделочная 355*250*8 мм белая барная пластик B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>1193</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>543</v>
+        <v>522</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81222507</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0036 SUB</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 13 л 24,8*24,8 см h26 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>3770</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81259258</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0010</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 4 л d 17,8 см h19,1 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>2973</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>1932</v>
       </c>
       <c r="I57" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81259109</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>BKCL0009</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 4,5 л 18,9*18,9 см h17 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>3007</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>30000342</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>DSBT0001-SV</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер  50 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>897</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>583</v>
       </c>
       <c r="I59" s="10">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>30000343</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>DSBT0005-SS</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер  90 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1536</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>30000344</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>DSBT0009-SV</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 100 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1197</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>30000348</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>DSBT0016-SV</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 100 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1173</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>30000347</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>DSBT0014-SV</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 140 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>1137</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>30000349</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>DSBT0017-SV</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 150 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>1141</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>741</v>
       </c>
       <c r="I64" s="10">
         <v>39</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>30000346</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>DSBT0011-SV</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 175 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1073</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>30000345</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>DSBT0010-SV</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 200 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1337</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>869</v>
       </c>
       <c r="I66" s="10">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>30000350</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>DSBT0019-SV</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 250 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1058</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>687</v>
       </c>
       <c r="I67" s="10">
         <v>85</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>30000353</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>DSBT0025</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Емкость дроппер 285 мл с дозатором для масла, соусов, биттеров, аромы стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1460</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
         <v>0</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81222528</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRSD0023 SUB</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Звонок барный "Magic" d 6,5 см h13,5 см с пласт. ручкой B'Guys P.L. BarWare</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>573</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I69" s="10">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81259106</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>BRSD0005-GP</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Звонок барный золотой настольный d 8,5 см h5,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>593</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>508</v>
+        <v>466</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81290290</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>JQ-B048</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Коврик барный 59*8*1,7 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>413</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>622</v>
+        <v>599</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81222464</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTBM0013 SUB</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Коврик барный 60,2*8,6*1,4 см "Magic" черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>1347</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81259014</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>FBM-244</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Коврик барный 60,8*10*1 см черный в нерж. оправе B'Guys P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1762</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>1145</v>
       </c>
       <c r="I73" s="10">
         <v>220</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81222512</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0017 SUB</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 10 отд. 2 яруса пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>9087</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81222513</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0018 SUB</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 12 отд. 2 яруса пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>9087</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81222511</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0016 SUB</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 8 отд. 2 яруса 49,5*34,5*32,5 см пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>9087</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>5</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81222433</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0733/SPB887 KLP</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 27,1 см Golden Bee "MIXOLOGY-9" нерж. цвет золото B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>1173</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I77" s="10">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81222432</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0730/SP686 KLP</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,1 см Tiki Sheet "MIXOLOGY-8" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>673</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I78" s="10">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81222425</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0649/SP0072-15-VKLP</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,1 см Victory "MIXOLOGY-1" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>893</v>
       </c>
       <c r="H79" s="9">
-        <v/>
+        <v>580</v>
       </c>
       <c r="I79" s="10">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81222429</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>SP.02.0648/SP0073-16KLP</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,2 см Skull "MIXOLOGY-7" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>893</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81222426</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0653/SP0072-15-MKLP</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,3 см Go "MIXOLOGY-2" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>893</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81259254</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRSN0032-CP</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,3 см медный цвет нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>1473</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>957</v>
       </c>
       <c r="I82" s="10">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81222430</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0728/SP685 KLP</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,5 см со стрейнером "MIXOLOGY-6" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>673</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I83" s="10">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81211690</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>BRSN0027-SS</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Ананас" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>877</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1155</v>
+        <v>1135</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81211691</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>BRSN0027-CP</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Ананас" нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>944</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>613</v>
       </c>
       <c r="I85" s="10">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81211692</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>BRSN0027-GMP</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Ананас" нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>1010</v>
       </c>
       <c r="H86" s="9">
-        <v/>
+        <v>656</v>
       </c>
       <c r="I86" s="10">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81259100</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-GP</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Тики" нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>1370</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>890</v>
       </c>
       <c r="I87" s="10">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81259099</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-CP</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Тики" нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>1339</v>
       </c>
       <c r="H88" s="9">
-        <v/>
+        <v>870</v>
       </c>
       <c r="I88" s="10">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81211696</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>BRSN0029-SS</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Череп" нерж. Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>877</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>570</v>
       </c>
       <c r="I89" s="10">
-        <v>1651</v>
+        <v>1629</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81259101</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-GMP</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 34 см "Тики" нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>1372</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I90" s="10">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81222434</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1.CT.01.0007 /ST888 KLP</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 34,3 см Stick "MIXOLOGY-10" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>873</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81259098</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-SS</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 34,5 см "Тики" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>1107</v>
       </c>
       <c r="H92" s="9">
-        <v/>
+        <v>719</v>
       </c>
       <c r="I92" s="10">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81222428</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0655/SP0073-16-MKLP</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см Go "MIXOLOGY-4" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>1037</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81222427</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0651/SP0073-16-VKLP</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40,2 см Victory "MIXOLOGY-3" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>1037</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81222431</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0729/SP685-L KLP</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40,4 см со стрейнером "MIXOLOGY-7" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>837</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81211694</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>BRSN0028-CP</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 43 см "Ананас" нерж.  медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>1082</v>
       </c>
       <c r="H96" s="9">
-        <v/>
+        <v>703</v>
       </c>
       <c r="I96" s="10">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81211693</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>BRSN0028-SS</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 43 см "Ананас" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>877</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>600</v>
+        <v>572</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81211695</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>BRSN0028-GMP</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 43 см "Ананас" нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>1104</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81211697</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>BRSN0030-GMP</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 43 см "Череп" нерж. черный цвет Skull P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>1192</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I99" s="10">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81223974</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>HTS-S7609</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, десерта "Серебряная лопатка" 15,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>162</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>572</v>
+        <v>483</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81223976</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>HTS-S7610</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, десерта "Серебряная лопатка" 15,8 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>176</v>
       </c>
       <c r="H101" s="9">
-        <v/>
+        <v>114</v>
       </c>
       <c r="I101" s="10">
-        <v>2101</v>
+        <v>2034</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81223975</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>HTS-S7609</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, десерта "Серебряная лопатка" 17,6 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>164</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>106</v>
       </c>
       <c r="I102" s="10">
-        <v>1863</v>
+        <v>1853</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81259151</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>MDLR0014</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Мадлер 19,3 см d2,6 см дерево B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>487</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81222525</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-PI451</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Мадлер 21 см d 2,7 см пластик B'Guys P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>173</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>2898</v>
+        <v>2861</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81222526</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>MDLR0019-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Мадлер 22,5 см d 4 см Bamboo нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>897</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81259152</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>MDLR0015</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Мадлер 22,5 см d3,4 см дерево B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>599</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81222435</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>md.02.0197/mda015-22KLP</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Мадлер 25 см d 3,8 см MIXOLOGY нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>1237</v>
       </c>
       <c r="H107" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I107" s="10">
-        <v>993</v>
+        <v>980</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81259140</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>CTST0004</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Набор барный 10 предметов подарочный в ящике B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>8269</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>5374</v>
       </c>
       <c r="I108" s="10">
         <v>29</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81259139</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>CTST0003</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Набор барный 11 предметов подарочный в коробке B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>12581</v>
       </c>
       <c r="H109" s="9">
-        <v/>
+        <v>8177</v>
       </c>
       <c r="I109" s="10">
         <v>22</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81259138</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>CTST0002</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Набор барный 13 предметов подарочный в тубе B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>8078</v>
       </c>
       <c r="H110" s="9">
-        <v/>
+        <v>5250</v>
       </c>
       <c r="I110" s="10">
         <v>22</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81259269</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CEBP0013-SS SUB</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый 12,3 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>273</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>1804</v>
+        <v>1542</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81259145</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>CEBP0013-CP</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый нерж. медное покрытие B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>713</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1129</v>
+        <v>1100</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81222514</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CEBP0013-GP SUB</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый нерж. с покрытием цвет золото B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>637</v>
       </c>
       <c r="H113" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I113" s="10">
-        <v>1162</v>
+        <v>1129</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81259268</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CEBP0002</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый черный нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>237</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>1475</v>
+        <v>222</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81259162</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>ICPK0004</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 16 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>2754</v>
       </c>
       <c r="H115" s="9">
-        <v/>
+        <v>1790</v>
       </c>
       <c r="I115" s="10">
         <v>34</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>30000354</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>ICPK0003</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 18 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>1472</v>
       </c>
       <c r="H116" s="9">
-        <v/>
+        <v>956</v>
       </c>
       <c r="I116" s="10">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81259255</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICPK0009-ACP</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 18 см Череп Skull медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>1327</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>862</v>
       </c>
       <c r="I117" s="10">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81259163</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>ICPK0005</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 22,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>2974</v>
       </c>
       <c r="H118" s="9">
-        <v/>
+        <v>1933</v>
       </c>
       <c r="I118" s="10">
         <v>46</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81222463</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CEBP0029 SUB</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Открывалка для бутылок барная "Magic" 17,8*4 см нерж. с покрытием B'Guys P.L. - Barbossa</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>453</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>1408</v>
+        <v>1392</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81222458</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ASAS0028 SUB</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Пепельница d 11,5 см h11 см стекло с металл. вставкой B'Guys P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>673</v>
       </c>
       <c r="H120" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I120" s="10">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>30000365</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>CTDC0006-SV</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Ананас" 11 см 10 шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>1988</v>
       </c>
       <c r="H121" s="9">
-        <v/>
+        <v>1292</v>
       </c>
       <c r="I121" s="10">
         <v>149</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>30000362</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>CTDC0006-GP</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Ананас" 11 см набор 10шт. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>2060</v>
       </c>
       <c r="H122" s="9">
-        <v/>
+        <v>1339</v>
       </c>
       <c r="I122" s="10">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81222510</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTDC0008-SV SUB</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Лошадь" 11 см набор 5шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>837</v>
       </c>
       <c r="H123" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I123" s="10">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>30000363</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>CTDC0009-SV</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Сабля" 11 см набор 10шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>1673</v>
       </c>
       <c r="H124" s="9">
-        <v/>
+        <v>1087</v>
       </c>
       <c r="I124" s="10">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>30000364</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>CTDC0011-SV</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Череп" 11 см Skull набор 10шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>1357</v>
       </c>
       <c r="H125" s="9">
-        <v/>
+        <v>882</v>
       </c>
       <c r="I125" s="10">
         <v>89</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81222523</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>ITTZ0006-GP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см золото нерж. изогнутый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>883</v>
       </c>
       <c r="H126" s="9">
-        <v/>
+        <v>573</v>
       </c>
       <c r="I126" s="10">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>30000266</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>ITTZ0001-GP</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -12648,258 +12615,258 @@
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>30000265</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>ITTZ0001-CP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>1097</v>
       </c>
       <c r="H128" s="9">
-        <v/>
+        <v>713</v>
       </c>
       <c r="I128" s="10">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>30000267</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>ITTZ0001-GMP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>1237</v>
       </c>
       <c r="H129" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I129" s="10">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81222459</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRCD0009 SUB</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,5*10,5 см "Magic-1" черная B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>1637</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81222460</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRCD0010 SUB</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,5*10,5 см "Magic-2" черная B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>1637</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
         <v>343</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81222519</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKCT0007 SUB</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Подставка для бокала костер d 10,2 см h6 мм керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>273</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81222517</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKCT0002 SUB</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Подставка для бокала костер d 10,2 см h6 мм керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>273</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81222518</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKCT0003 SUB</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Подставка для бокала костер d 10,2 см h6 мм керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>273</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81259148</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>GLAC0008</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Подставка этажерка h54,5 см d 33 см для 12 рюмок/бокалов нерж. черная B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -12923,357 +12890,357 @@
           <t>81259127</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>CPWS0005</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Помпа для вина + 2 пробки вакуумные B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>637</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>574</v>
+        <v>526</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81259128</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>CPWS0006</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Помпа для вина + 2 пробки вакуумные B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>723</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>481</v>
+        <v>440</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>900010624</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>GRS-G  (БАР)</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Пресс для цитрусовых настольный h 47 см B'Guys P.L. - BarWare</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>12007</v>
       </c>
       <c r="H138" s="9">
-        <v/>
+        <v>7804</v>
       </c>
       <c r="I138" s="10">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>81259129</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>CPWS0007</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Пробка для бутылки нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>743</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81222509</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPWS0001-GP SUB</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского d 3,3 см h5,5 см золото нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>673</v>
       </c>
       <c r="H140" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I140" s="10">
-        <v>1176</v>
+        <v>1168</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81222508</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPWS0001-CP SUB</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского d 3,3 см h5,5 см медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>673</v>
       </c>
       <c r="H141" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I141" s="10">
-        <v>2930</v>
+        <v>2921</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>81211698</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>CPWS0001-SS SUB</t>
+          <t>CPWS0001</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского d 3,3 см h5,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>357</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>2181</v>
+        <v>1197</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>30000254</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>CTSN0009</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 23,4 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>478</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>915</v>
+        <v>603</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81259142</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>CTSN0009-GP</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 24 см золотой цвет нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>866</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81222539</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>YZ-CD11S-C</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Сифон (кремер) для взбивания сливок 0,5 л (до +70°C) THERMO LUX двойные стенки нерж. B'Guys P.L.</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>11747</v>
       </c>
       <c r="H145" s="9">
-        <v/>
+        <v>7635</v>
       </c>
       <c r="I145" s="10">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>30000308</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>SDSP0001-GP</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Сифон для газирования воды/содовой 1 л золотой цвет стекло/металл d 12 см h36,4 см B'Guys P.L.</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -13294,3307 +13261,3273 @@
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>30000307</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>SDSP0001-CP</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Сифон для газирования воды/содовой 1 л медный цвет стекло/металл d 12 см h36,4 см B'Guys P.L.</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>13697</v>
       </c>
       <c r="H147" s="9">
-        <v/>
+        <v>8903</v>
       </c>
       <c r="I147" s="10">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>30000306</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>SDSP0001-SV</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Сифон для газирования воды/содовой 1 л серый цвет стекло/металл d 12 см h36,4 см B'Guys P.L.</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>12887</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>81240842</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LSW081</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Сквизер пресс для цитрусовых 205*70мм нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>673</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>933</v>
+        <v>876</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81259271</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LMLT0001</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Сквизер пресс для цитрусовых 220*75мм B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>973</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>350</v>
+        <v>309</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>30000270</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>LMLT0002</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Сквизер пресс для цитрусовых 220*75мм B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>1283</v>
       </c>
       <c r="H151" s="9">
-        <v/>
+        <v>833</v>
       </c>
       <c r="I151" s="10">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>30000271</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>LMLT0007(1уп=12шт)</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Сквизер пресс для цитрусовых 220*75мм B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>2173</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>184</v>
+        <v>143</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>30000272</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>LMLT0007-GMP</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Сквизер пресс для цитрусовых 220*75мм B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>2237</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>30000273</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>LMLT0012</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Сквизер пресс для цитрусовых 220*75мм B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>3237</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>169</v>
+        <v>133</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81222498</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>ST.01.0668/IS787 KLP</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Совок для льда 17 см см "FINGER" металл цвет бронза B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>3739</v>
       </c>
       <c r="H155" s="9">
-        <v/>
+        <v>2430</v>
       </c>
       <c r="I155" s="10">
         <v>97</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>30000264</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>IESP0005</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Совок для льда 20 см с дыркой нерж. с дерев. ручкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>923</v>
       </c>
       <c r="H156" s="9">
-        <v/>
+        <v>599</v>
       </c>
       <c r="I156" s="10">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>81222424</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SS1.02.1275/MC085-18-1KLP</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 500 мл "MIXOLOGY" d 8,3 см h11,6 см нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>2937</v>
       </c>
       <c r="H157" s="9">
-        <v/>
+        <v>1909</v>
       </c>
       <c r="I157" s="10">
         <v>520</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>30000290</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>MXGS0018-SS</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 500 мл нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>3470</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>30000287</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>MXGS0013</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G159" s="9">
         <v>1826</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>30000289</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>MXGS0015-GP</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло золотой с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>2369</v>
       </c>
       <c r="H160" s="9">
-        <v/>
+        <v>1539</v>
       </c>
       <c r="I160" s="10">
         <v>233</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>30000288</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>MXGS0015-CP</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло медный с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>2369</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>81222469</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MXGS0025 SUB</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 620 мл "MIXOLOGY" d 8,3 см h13,5 см с рисунком стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>1873</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>81269503</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BA05-9</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 650 мл d 9,5 см h15,5 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
         <v>1903</v>
       </c>
       <c r="H163" s="9">
-        <v/>
+        <v>1236</v>
       </c>
       <c r="I163" s="10">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81222470</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MXGS0026 SUB</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 720 мл "MIXOLOGY" d 9,3 см h19 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>1237</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>30000286</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
           <t>MXGS0006</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 750 мл стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>1714</v>
       </c>
       <c r="H165" s="9">
-        <v/>
+        <v>1114</v>
       </c>
       <c r="I165" s="10">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81269502</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BA03-4</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 780 мл d 8,8 см h14,5 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>1903</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81240805</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSB118AE</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,55 л d 8,6 см h13 см нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>847</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>81259240</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0039</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л Бостон Butterfly нерж с покрытием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>2773</v>
       </c>
       <c r="H168" s="9">
-        <v/>
+        <v>1802</v>
       </c>
       <c r="I168" s="10">
         <v>282</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>81259239</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0038</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л Бостон Череп Skull нерж с покрытием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>2593</v>
       </c>
       <c r="H169" s="9">
-        <v/>
+        <v>1685</v>
       </c>
       <c r="I169" s="10">
         <v>275</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>81240806</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSB300AE</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,9 л d 9,2 см h17,7 см нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>917</v>
       </c>
       <c r="H170" s="9">
-        <v/>
+        <v>596</v>
       </c>
       <c r="I170" s="10">
-        <v>435</v>
+        <v>416</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>30000285</t>
+          <t>30000259</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>MXGS0001</t>
+          <t>CTSN0013-SS</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Стакан смесительный для шейкера 0,45 л стекло B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 11 см d 8,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>317</v>
+        <v>873</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>6541</v>
+        <v>12</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>30000259</t>
+          <t>30000260</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>CTSN0013-SS</t>
+          <t>CTSN0013-GMP</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 11 см d 8,5 см B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 11 см d 8,5 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>873</v>
+        <v>1237</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>47</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>30000260</t>
+          <t>81222438</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>CTSN0013-GMP</t>
+          <t>ST.01.0591/ST0078-27 KLP</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 11 см d 8,5 см черный B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 12 см d 7,8 см "MIXOLOGY-2" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>1237</v>
+        <v>1473</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>47</v>
+        <v>480</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81222438</t>
+          <t>30000257</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0012</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 12 см d 7,8 см "MIXOLOGY-2" B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 12 см d 8,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>1473</v>
+        <v>687</v>
       </c>
       <c r="H174" s="9">
-        <v/>
+        <v>446</v>
       </c>
       <c r="I174" s="10">
-        <v>480</v>
+        <v>434</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>30000257</t>
+          <t>81259170</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>CTSN0012</t>
+          <t>SG-94394</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 12 см d 8,5 см B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 14 см d 8 см матовый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>687</v>
+        <v>653</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>491</v>
+        <v>582</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81259170</t>
+          <t>81259144</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>SG-94394</t>
+          <t>CTSN0019-SS</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 14 см d 8 см матовый B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 14,5 см d 8 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>653</v>
+        <v>773</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>675</v>
+        <v>46</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81259144</t>
+          <t>81211705</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>CTSN0019-SS</t>
+          <t>CTSN0007-SS</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 14,5 см d 8 см B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 15 см d 10 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>773</v>
+        <v>937</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>64</v>
+        <v>389</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81211705</t>
+          <t>81211706</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>CTSN0007-SS</t>
+          <t>CTSN0007-GMP</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 15 см d 10 см B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 15 см d 10 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>937</v>
+        <v>1133</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>393</v>
+        <v>23</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81211706</t>
+          <t>30000258</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>CTSN0007-GMP</t>
+          <t>CTSN0012-GMP</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 15 см d 10 см черный B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 15 см d 8 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>1133</v>
+        <v>1053</v>
       </c>
       <c r="H179" s="9">
-        <v/>
+        <v>684</v>
       </c>
       <c r="I179" s="10">
-        <v>24</v>
+        <v>236</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>30000258</t>
+          <t>81211704</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>CTSN0012-GMP</t>
+          <t>CTSN0002-SS</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 15 см d 8 см черный B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 16 см d 8 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>1053</v>
+        <v>873</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>248</v>
+        <v>305</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81211704</t>
+          <t>81259267</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>CTSN0002-SS</t>
+          <t>CTSN0020-CP</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 16 см d 8 см B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 19 см d 10,3 см медь Череп Luxury Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>873</v>
+        <v>1837</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>417</v>
+        <v>261</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81259267</t>
+          <t>81259265</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0020-SS</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 19 см d 10,3 см медь Череп Luxury Skull B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 19,3 см d 10,3 см Череп Luxury Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>1837</v>
+        <v>1357</v>
       </c>
       <c r="H182" s="9">
-        <v/>
+        <v>882</v>
       </c>
       <c r="I182" s="10">
-        <v>266</v>
+        <v>527</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81259265</t>
+          <t>30000256</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0011</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 19,3 см d 10,3 см Череп Luxury Skull B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 19,5 см d 10 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>1357</v>
+        <v>973</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>531</v>
+        <v>113</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>30000256</t>
+          <t>81222436</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>CTSN0011</t>
+          <t>ST.02.0592/STR878-23 KLP</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 19,5 см d 10 см B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 19,5 см d 8,3 см "MIXOLOGY" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>973</v>
+        <v>1371</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>143</v>
+        <v>482</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81222436</t>
+          <t>81259266</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0021-SS</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 19,5 см d 8,3 см "MIXOLOGY" B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 19,5 см d 9,5 см Scorpion B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>1371</v>
+        <v>1473</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>488</v>
+        <v>523</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81259266</t>
+          <t>81259243</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0021-SS</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 19,5 см d 9,5 см Scorpion B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 20 см d 9,5 см Scorpion2 B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>1473</v>
+        <v>1437</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>528</v>
+        <v>289</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81259243</t>
+          <t>81211703</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0001-GMP</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 20 см d 9,5 см Scorpion2 B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 21 см d 10 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>1437</v>
+        <v>1294</v>
       </c>
       <c r="H187" s="9">
-        <v/>
+        <v>841</v>
       </c>
       <c r="I187" s="10">
-        <v>292</v>
+        <v>385</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81211703</t>
+          <t>81259244</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>CTSN0001-GMP</t>
+          <t>CTSN0022-SS</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 21 см d 10 см черный B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. 22,3 см d 9,5 см Череп Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>1294</v>
+        <v>1237</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>388</v>
+        <v>463</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81259244</t>
+          <t>81259246</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0024-SS</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. 22,3 см d 9,5 см Череп Skull B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. d 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>1237</v>
+        <v>1037</v>
       </c>
       <c r="H189" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I189" s="10">
-        <v>475</v>
+        <v>256</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81259246</t>
+          <t>81222437</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST.01.0589/STR879-24 KLP</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. d 10 см Skull B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. d 10 см Череп Skull "MIXOLOGY-1" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>1037</v>
+        <v>1473</v>
       </c>
       <c r="H190" s="9">
-        <v/>
+        <v>957</v>
       </c>
       <c r="I190" s="10">
-        <v>259</v>
+        <v>493</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81222437</t>
+          <t>81259245</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0023-SS</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. d 10 см Череп Skull "MIXOLOGY-1" B'Guys P.L.- Barbossa</t>
+          <t>Стрейнер барный нерж. d 10 см Череп Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>1473</v>
+        <v>937</v>
       </c>
       <c r="H191" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I191" s="10">
-        <v>493</v>
+        <v>552</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81259245</t>
+          <t>81222520</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKSW0025-GRY(1 уп=25 штук</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер барный нерж. d 10 см Череп Skull B'Guys P.L.- Barbossa</t>
+          <t>Трубочка 0,5*20 см стеклянная многоразовая B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>937</v>
+        <v>43</v>
       </c>
       <c r="H192" s="9">
-        <v/>
+        <v>27</v>
       </c>
       <c r="I192" s="10">
-        <v>555</v>
+        <v>953</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81222520</t>
+          <t>30000358</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>DKSW0025-GRY(1 уп=25 штук</t>
+          <t>DKSW0006-SS</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Трубочка 0,5*20 см стеклянная многоразовая B'Guys P.L.- Barbossa</t>
+          <t>Трубочка 0,6*21,5 см нерж. многоразовая B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>980</v>
+        <v>0</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>30000358</t>
+          <t>30000263</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>DKSW0006-SS</t>
+          <t>ICMD0014</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Трубочка 0,6*21,5 см нерж. многоразовая B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Бриллиант" 4 ячейки d6 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>81</v>
+        <v>785</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>30000263</t>
+          <t>81259270</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>ICMD0014</t>
+          <t>ICMD0001</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Бриллиант" 4 ячейки d6 см силикон B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Куб" 4 ячейки силикон, ячейка 5*5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>785</v>
+        <v>673</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>104</v>
+        <v>468</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81259270</t>
+          <t>81259158</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0002</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Куб" 4 ячейки силикон, ячейка 5*5 см B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Куб" 6 ячеек силикон, ячейка 5*5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>673</v>
+        <v>1073</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>474</v>
+        <v>374</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81259158</t>
+          <t>81259249</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>ICMD0002</t>
+          <t>ICMD0020-BLA</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Куб" 6 ячеек силикон, ячейка 5*5 см B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Роза" 4 ячейки d6 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>1073</v>
+        <v>1437</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>386</v>
+        <v>219</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81259249</t>
+          <t>81259247</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0018-ORA</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Роза" 4 ячейки d6 см силикон B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Тыква" 4 ячейки 5,5*4,5 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>1437</v>
+        <v>1143</v>
       </c>
       <c r="H198" s="9">
-        <v/>
+        <v>742</v>
       </c>
       <c r="I198" s="10">
-        <v>226</v>
+        <v>262</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81259247</t>
+          <t>81259159</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0007</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Тыква" 4 ячейки 5,5*4,5 см силикон B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Шар" 2 ячейки d5 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>1143</v>
+        <v>743</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>262</v>
+        <v>145</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81259159</t>
+          <t>81259160</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>ICMD0007</t>
+          <t>ICMD0008</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Шар" 2 ячейки d5 см силикон B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Шар" 4 ячейки d4,5 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="H200" s="9">
-        <v/>
+        <v>489</v>
       </c>
       <c r="I200" s="10">
-        <v>150</v>
+        <v>277</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81259160</t>
+          <t>81259161</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>ICMD0008</t>
+          <t>ICMD0016</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Шар" 4 ячейки d4,5 см силикон B'Guys P.L.- Barbossa</t>
+          <t>Форма для льда "Шар" 4 ячейки d7 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>753</v>
+        <v>3209</v>
       </c>
       <c r="H201" s="9">
-        <v/>
+        <v>2085</v>
       </c>
       <c r="I201" s="10">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81259161</t>
+          <t>81259262</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>ICMD0016</t>
+          <t>CTSK0029-GP</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Форма для льда "Шар" 4 ячейки d7 см силикон B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,35 л Bossa Nova Luxury золото нерж/стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>3209</v>
+        <v>2637</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>263</v>
+        <v>0</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81259262</t>
+          <t>81259116</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0024-SS</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,35 л Bossa Nova Luxury золото нерж/стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,35 л нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>2637</v>
+        <v>1548</v>
       </c>
       <c r="H203" s="9">
-        <v/>
+        <v>1006</v>
       </c>
       <c r="I203" s="10">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81259116</t>
+          <t>81222422</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>CTSK0024-SS</t>
+          <t>SK854-20/CS.02.0639KLP</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,35 л нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л "LONDON" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>1548</v>
+        <v>4053</v>
       </c>
       <c r="H204" s="9">
-        <v/>
+        <v>2634</v>
       </c>
       <c r="I204" s="10">
-        <v>80</v>
+        <v>499</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81222422</t>
+          <t>81222421</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SK854-20/CS.02.0638 KLP</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л "LONDON" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л "ROME" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G205" s="9">
         <v>4053</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81222421</t>
+          <t>81211701</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0016-SS</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л "ROME" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л "Токио" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>4053</v>
+        <v>2237</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>498</v>
+        <v>57</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81211701</t>
+          <t>81259236</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>CTSK0016-SS</t>
+          <t>CTSK0032-SS</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л "Токио" нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Floral Japaness нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>2237</v>
+        <v>3737</v>
       </c>
       <c r="H207" s="9">
-        <v/>
+        <v>2429</v>
       </c>
       <c r="I207" s="10">
-        <v>60</v>
+        <v>141</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81259236</t>
+          <t>81259235</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0031-SS</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Floral Japaness нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Floral Palacio нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>3737</v>
+        <v>3637</v>
       </c>
       <c r="H208" s="9">
-        <v/>
+        <v>2364</v>
       </c>
       <c r="I208" s="10">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81259235</t>
+          <t>81259242</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>CTSK0031-SS</t>
+          <t>CTSK0041</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Floral Palacio нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Jerry Thomas Cobbler нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>3637</v>
+        <v>3147</v>
       </c>
       <c r="H209" s="9">
-        <v/>
+        <v>2045</v>
       </c>
       <c r="I209" s="10">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81259242</t>
+          <t>81259261</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0016-CP</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Jerry Thomas Cobbler нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Tokio медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>3147</v>
+        <v>2973</v>
       </c>
       <c r="H210" s="9">
-        <v/>
+        <v>1932</v>
       </c>
       <c r="I210" s="10">
-        <v>178</v>
+        <v>26</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81259261</t>
+          <t>81259198</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002274-500ML</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Tokio медь нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>2973</v>
+        <v>983</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81259198</t>
+          <t>81259117</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>D002274-500ML</t>
+          <t>CTSK0025-SS</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. d 8,4/5,3 см h21 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>983</v>
+        <v>2848</v>
       </c>
       <c r="H212" s="9">
-        <v/>
+        <v>1851</v>
       </c>
       <c r="I212" s="10">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81259117</t>
+          <t>81211707</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>CTSK0025-SS</t>
+          <t>CTSK0005-GP</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. d 8,4/5,3 см h21 см B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>2848</v>
+        <v>2832</v>
       </c>
       <c r="H213" s="9">
-        <v/>
+        <v>1840</v>
       </c>
       <c r="I213" s="10">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81211707</t>
+          <t>81211700</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>CTSK0005-GP</t>
+          <t>CTSK0005-CP</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. золотой цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>2832</v>
+        <v>2791</v>
       </c>
       <c r="H214" s="9">
-        <v/>
+        <v>1814</v>
       </c>
       <c r="I214" s="10">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81211700</t>
+          <t>81250136</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>CTSK0005-CP</t>
+          <t>GS-S5016PC</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. с РС-обработкой B'Guys P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>2791</v>
+        <v>1709</v>
       </c>
       <c r="H215" s="9">
-        <v/>
+        <v>1110</v>
       </c>
       <c r="I215" s="10">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81250136</t>
+          <t>81211708</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>GS-S5016PC</t>
+          <t>CTSK0005-PC-MTB</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. с РС-обработкой B'Guys P.L. Proff Cuisine</t>
+          <t>Шейкер 0,5 л нерж. черный-матовый цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>1709</v>
+        <v>3237</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>220</v>
+        <v>10</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81211708</t>
+          <t>81259033</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>CTSK0005-PC-MTB</t>
+          <t>CS256</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. черный-матовый цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,65 л нерж. Vintage B'Guys P.L.-BarWare</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>3237</v>
+        <v>2094</v>
       </c>
       <c r="H217" s="9">
-        <v/>
+        <v>1361</v>
       </c>
       <c r="I217" s="10">
-        <v>10</v>
+        <v>944</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81259033</t>
+          <t>81222423</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>CS256</t>
+          <t>CS.02.0637/SK8053-17KLP</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,65 л нерж. Vintage B'Guys P.L.-BarWare</t>
+          <t>Шейкер 0,7 л Бостон "PARTY" нерж. с рисунком утяжеленный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>2094</v>
+        <v>4473</v>
       </c>
       <c r="H218" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I218" s="10">
-        <v>951</v>
+        <v>492</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81222423</t>
+          <t>81259238</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0036</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон "PARTY" нерж. с рисунком утяжеленный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон Butterfly нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>4473</v>
+        <v>2973</v>
       </c>
       <c r="H219" s="9">
-        <v/>
+        <v>1932</v>
       </c>
       <c r="I219" s="10">
-        <v>493</v>
+        <v>275</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81259238</t>
+          <t>81259256</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0037</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Butterfly нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон Hawaii Tin нерж с покрытием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>2973</v>
+        <v>3997</v>
       </c>
       <c r="H220" s="9">
-        <v/>
+        <v>2598</v>
       </c>
       <c r="I220" s="10">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81259256</t>
+          <t>81259241</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0040</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Hawaii Tin нерж с покрытием B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон Jerry Thomas Tin On Tin нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>3997</v>
+        <v>3789</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>330</v>
+        <v>191</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81259241</t>
+          <t>81259130</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0001-CP</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Jerry Thomas Tin On Tin нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж с медным покрытием + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>3789</v>
+        <v>2697</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>195</v>
+        <v>327</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81259130</t>
+          <t>81211699</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>CTSK0001-CP</t>
+          <t>CTSK0001-SS</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж с медным покрытием + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>2697</v>
+        <v>1789</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81211699</t>
+          <t>81211711</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>CTSK0001-SS</t>
+          <t>CTSK0014-SS</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>1789</v>
+        <v>2793</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>374</v>
+        <v>31</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81211711</t>
+          <t>81240366</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>CTSK0014-SS</t>
+          <t>TOTS03</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,7 л Бостон нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>2793</v>
+        <v>939</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81240366</t>
+          <t>81211710</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>TOTS03</t>
+          <t>CTSK0027-SS</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>939</v>
+        <v>3673</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81211710</t>
+          <t>81259263</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-SS</t>
+          <t>CTSK0030-SS</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,7 л Бостон нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G227" s="9">
         <v>3673</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>255</v>
+        <v>176</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81259263</t>
+          <t>81211709</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0013-GMP</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. с рисунком B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>3673</v>
+        <v>3273</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>181</v>
+        <v>51</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81211709</t>
+          <t>81259237</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>CTSK0013-GMP</t>
+          <t>CTSK0035</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. черный цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон Череп Skull нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>3273</v>
+        <v>2793</v>
       </c>
       <c r="H229" s="9">
-        <v/>
+        <v>1815</v>
       </c>
       <c r="I229" s="10">
-        <v>53</v>
+        <v>270</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81259237</t>
+          <t>81259260</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0013-CP</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Череп Skull нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>2793</v>
+        <v>3174</v>
       </c>
       <c r="H230" s="9">
-        <v/>
+        <v>2063</v>
       </c>
       <c r="I230" s="10">
-        <v>271</v>
+        <v>185</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81259260</t>
+          <t>81259115</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0013-AT</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон медь нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. "Antique Copper" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>3174</v>
+        <v>3573</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>185</v>
+        <v>87</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81259115</t>
+          <t>81259259</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>CTSK0013-AT</t>
+          <t>CTSK0013-SS</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. "Antique Copper" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>3573</v>
+        <v>2293</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>97</v>
+        <v>405</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81259259</t>
+          <t>81259121</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0027-GP</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. золото с рисунком "Графити-3" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>2293</v>
+        <v>4529</v>
       </c>
       <c r="H233" s="9">
-        <v/>
+        <v>2943</v>
       </c>
       <c r="I233" s="10">
-        <v>460</v>
+        <v>12</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81259121</t>
+          <t>81259120</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-GP</t>
+          <t>CTSK0027-CP</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. золото с рисунком "Графити-3" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. медный с рисунком "Графити-2" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>4529</v>
+        <v>4496</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81259120</t>
+          <t>81259119</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-CP</t>
+          <t>CTSK0028-SS</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. медный с рисунком "Графити-2" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. с рисунком "Графити-1" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>4496</v>
+        <v>3673</v>
       </c>
       <c r="H235" s="9">
-        <v/>
+        <v>2387</v>
       </c>
       <c r="I235" s="10">
-        <v>17</v>
+        <v>214</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81259119</t>
+          <t>81259122</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>CTSK0028-SS</t>
+          <t>CTSK0027-GMP</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. с рисунком "Графити-1" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. с рисунком черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>3673</v>
+        <v>4573</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81259122</t>
+          <t>81259199</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-GMP</t>
+          <t>D002274-750ML</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. с рисунком черный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>4573</v>
+        <v>1083</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81259199</t>
+          <t>81222447</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>D002274-750ML</t>
+          <t>IT.02.0265/IT658 KLP</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л нерж. B'Guys P.L.- Barbossa</t>
+          <t>Щипцы для льда и сахара 20,2 см нерж. ЛАПКА MIXOLOGY" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>1083</v>
+        <v>1737</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>66</v>
+        <v>439</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81222447</t>
+          <t>81222465</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GLSG0010 SUB</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Щипцы для льда и сахара 20,2 см нерж. ЛАПКА MIXOLOGY" B'Guys P.L.- Barbossa</t>
+          <t>Ящик для хранения посуды для напитков 15 ячеек с крышкой (8,5*8 см h18 см) 55*37,7*23 см B'Guys</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>1737</v>
+        <v>2187</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>452</v>
+        <v>138</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81222465</t>
+          <t>81222466</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>GLSG0010 SUB</t>
+          <t>GLSG0011 SUB</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 15 ячеек (8,5*8 см h18 см) 55*37,7*23 см B'Guys P.L. </t>
+          <t>Ящик для хранения посуды для напитков 24 ячейки с крышкой (8,5*8 см h16,5 см) 55*37,7*20,5 см B'Guys</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G240" s="9">
         <v>2187</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81222466</t>
+          <t>81222467</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>GLSG0011 SUB</t>
+          <t>GLSG0012 SUB</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 24 ячейки (8,5*8 см h16,5 см) 55*37,7*20,5 см B'Guys P.L. </t>
+          <t>Ящик для хранения посуды для напитков 24 ячейки с крышкой (8,5*8 см h18 см) 55*37,7*23 см B'Guys</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>2187</v>
+        <v>2437</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81222467</t>
+          <t>81222468</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>GLSG0012 SUB</t>
+          <t>GLSG0013 SUB</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 24 ячейки (8,5*8 см h18 см) 55*37,7*23 см B'Guys P.L. </t>
+          <t>Ящик для хранения посуды для напитков 35 ячеек с крышкой (7*6,5 см h18 см) 55*37,7*23 см B'Guys</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>2437</v>
+        <v>2677</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="J242" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J243" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>