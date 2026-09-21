--- v0 (2026-06-13)
+++ v1 (2026-09-21)
@@ -1316,51 +1316,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:05</t>
+          <t>Прайс актуален на 21.09.2026 13:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1393,134 +1393,134 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81223201</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>P7052706-C+D-SH236 к=72/6</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 80 мл d5,4 см h5,7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 80 мл d 5,4 см h5,7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>370</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1700</v>
+        <v>1618</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223214</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>P7060307-C+D-SH236 к</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл d 6,6 см h4,8 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>413</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223215</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>P7130409-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 9 см h10,8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>473</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2160</v>
+        <v>2132</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223205</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>P7130613-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл d 10 см h8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1529,270 +1529,270 @@
         <v>473</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>238</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223198</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>P6067212-SH236 к=144/12</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 100 мл 11,5*8,5*6 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  100 мл 11,5*8,5 см h6 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>273</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81223200</t>
+          <t>81223199</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>P6107823-SH236 кор=24/4</t>
+          <t>P6067216-SH236 кор=72/6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1200 мл 23*17 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник  200 мл 16*11,5 см h7 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>990</v>
+        <v>513</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81223199</t>
+          <t>81223219</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>P6067216-SH236 кор=72/6</t>
+          <t>P6133314-SH 236 к=72/6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл 16*11,5*7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  260 мл d 14 см h4,2 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>513</v>
+        <v>413</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81223219</t>
+          <t>81223209</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>P6133314-SH 236 к=72/6</t>
+          <t>P6050216-SH236 к=72/</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 260 мл d 14 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  400 мл 15,5*12,5 см h6 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>413</v>
+        <v>658</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81223209</t>
+          <t>81223213</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>P6050216-SH236 к=72/</t>
+          <t>P6050219-SH236 к=32/4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 15,5*12,5*6 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Салатник  750 мл 18,5*15,5 см h7 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>658</v>
+        <v>983</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>489</v>
+        <v>564</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81223213</t>
+          <t>81223204</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>P6050219-SH236 к=32/4</t>
+          <t>P6133320-SH236</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл 18,5*15,5*7 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
+          <t>Салатник  950 мл d 20,5 см h6,2 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>983</v>
+        <v>1013</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>564</v>
+        <v>540</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81223204</t>
+          <t>81223200</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>P6133320-SH236</t>
+          <t>P6107823-SH236 кор=24/4</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 20,5 см h6,2 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1200 мл 23*17 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1013</v>
+        <v>990</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>544</v>
+        <v>2</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223203</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>P6126509-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сахарница 230 мл d 9,2 см h9,8 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1850,85 +1850,85 @@
           <t>81223210</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>P5078026-SH236 кор=1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка 24,5*20 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1203</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223211</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>P5084728-SH236 к=16/</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка 26,5*22 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1243</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223208</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>P5221327-SH236 кор=1</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2020,51 +2020,51 @@
           <t>81223207</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>P5174526-SH236 кор=2</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 200 мл d 26 см h7,1 см для пасты/супа/салата Brown Shore Fusion P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1385</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223206</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>P6141528-SH236 кор=8</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 700 мл d 28 см h8,5см для пасты/супа/салата Brown Shore Fusion P.L. [2]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2088,108 +2088,108 @@
           <t>81223202</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>P7060309-C+D-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл d 9 см h6,4 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>637</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1229</v>
+        <v>777</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223216</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>P7130723-SH236 24шт/к</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл h14,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1377</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1783</v>
+        <v>1776</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223217</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>P7130720-SH236 к=24/</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чайник 550 мл h12,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>983</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1525</v>
+        <v>1499</v>
       </c>
       <c r="J28" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>