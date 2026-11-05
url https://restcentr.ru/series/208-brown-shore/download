--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -1316,51 +1316,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 21.09.2026 13:17</t>
+          <t>Прайс актуален на 06.11.2026 00:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1408,153 +1408,153 @@
           <t>81223201</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>P7052706-C+D-SH236 к=72/6</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 80 мл d 5,4 см h5,7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>370</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1618</v>
+        <v>1582</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223214</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>P7060307-C+D-SH236 к</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл d 6,6 см h4,8 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>413</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223215</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>P7130409-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 9 см h10,8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>473</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223205</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>P7130613-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл d 10 см h8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I9" s="10">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223198</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>P6067212-SH236 к=144/12</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Салатник  100 мл 11,5*8,5 см h6 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1606,193 +1606,193 @@
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223219</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>P6133314-SH 236 к=72/6</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Салатник  260 мл d 14 см h4,2 см емкость для закусок Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223209</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>P6050216-SH236 к=72/</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Салатник  400 мл 15,5*12,5 см h6 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>658</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>427</v>
       </c>
       <c r="I13" s="10">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223213</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>P6050219-SH236 к=32/4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Салатник  750 мл 18,5*15,5 см h7 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>983</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>638</v>
       </c>
       <c r="I14" s="10">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223204</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>P6133320-SH236</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Салатник  950 мл d 20,5 см h6,2 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1013</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223200</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>P6107823-SH236 кор=24/4</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Салатник 1200 мл 23*17 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>990</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223203</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>P6126509-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сахарница 230 мл d 9,2 см h9,8 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1816,51 +1816,51 @@
           <t>81223218</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>P5078022-SH236 к=32/</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка 21*17,5 см Brown Shore Fusion P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>817</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223210</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>P5078026-SH236 кор=1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка 24,5*20 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1912,284 +1912,284 @@
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223208</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>P5221327-SH236 кор=1</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>165</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81223212</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>P5177230-SH236 к=20/</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Brown Shore Fusion P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1242</v>
+        <v>1268</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>291</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81223197</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>P5174523-SH236</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 100 мл d 23 см h5,2см для пасты/супа/салата Brown Shore Fusion P.L. [2]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1007</v>
+        <v>1027</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>654</v>
       </c>
       <c r="I23" s="10">
         <v>519</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223207</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>P5174526-SH236 кор=2</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 200 мл d 26 см h7,1 см для пасты/супа/салата Brown Shore Fusion P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1385</v>
+        <v>1411</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>27</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223206</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>P6141528-SH236 кор=8</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 700 мл d 28 см h8,5см для пасты/супа/салата Brown Shore Fusion P.L. [2]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1341</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>871</v>
       </c>
       <c r="I25" s="10">
         <v>917</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81223202</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>P7060309-C+D-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 220 мл d 9 см h6,4 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>637</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>777</v>
+        <v>712</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81223216</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>P7130723-SH236 24шт/к</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл h14,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1377</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>895</v>
       </c>
       <c r="I27" s="10">
-        <v>1776</v>
+        <v>1773</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81223217</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>P7130720-SH236 к=24/</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чайник 550 мл h12,5 см Brown Shore Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>983</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1499</v>
+        <v>1477</v>
       </c>
       <c r="J28" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>