--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:29</t>
+          <t>Прайс актуален на 22.09.2026 13:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,425 +1111,425 @@
           <t>95001068</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>MW266</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  2,3 л Coffee Classic d 14/11,5 см h18 см нерж  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2589</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280442</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S0811</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 120 мл "Seal" Coffee Classic Color d 5,4 см h 5,9 см белый нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1273</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81290274</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>M3205-UX</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 120 мл Coffee Classic d 6/5 см h6,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>543</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280290</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>D000910-100-0.7</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 125 мл Coffee Classic d 5,4 см h5,8 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>523</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>439</v>
+        <v>340</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280291</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D000910-150-0.7</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 175 мл Coffee Classic d 6 см h6,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>549</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280292</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D000910-350-0.7</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h 9,3 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>673</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>457</v>
+        <v>433</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280297</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D000910-350-1</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h9,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>903</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280293</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>D000910-480</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 480 мл Coffee Classic d 8,3 см h10,6 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>729</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280441</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>D000821-6</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл "Black Pattern" Coffee Classic Color d 9,3 см h11,2 см черный нерж. Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2903</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280295</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>D001859-600</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color d 9,2 см h11,3 см цвет розовое золото нерж. Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1437</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280298</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>D000910-600-1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,1 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1013</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280294</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>D000910-600-0.7</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,4 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>837</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81250128</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>GS-MC5013H</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>