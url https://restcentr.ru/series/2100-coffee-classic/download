--- v1 (2026-09-22)
+++ v2 (2026-11-08)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 13:50</t>
+          <t>Прайс актуален на 08.11.2026 07:10</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,85 +1111,85 @@
           <t>95001068</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>MW266</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  2,3 л Coffee Classic d 14/11,5 см h18 см нерж  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2589</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280442</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S0811</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 120 мл "Seal" Coffee Classic Color d 5,4 см h 5,9 см белый нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1273</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81290274</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>M3205-UX</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 120 мл Coffee Classic d 6/5 см h6,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -1213,119 +1213,119 @@
           <t>81280290</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>D000910-100-0.7</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 125 мл Coffee Classic d 5,4 см h5,8 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>523</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>340</v>
+        <v>299</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280291</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D000910-150-0.7</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 175 мл Coffee Classic d 6 см h6,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>549</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280292</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D000910-350-0.7</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h 9,3 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>673</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>433</v>
+        <v>415</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280297</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D000910-350-1</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h9,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1346,190 +1346,190 @@
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280293</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>D000910-480</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 480 мл Coffee Classic d 8,3 см h10,6 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>729</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>473</v>
       </c>
       <c r="I13" s="10">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280441</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>D000821-6</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл "Black Pattern" Coffee Classic Color d 9,3 см h11,2 см черный нерж. Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2903</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280295</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>D001859-600</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color d 9,2 см h11,3 см цвет розовое золото нерж. Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1437</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280298</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>D000910-600-1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,1 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1013</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280294</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>D000910-600-0.7</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,4 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>837</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81250128</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>GS-MC5013H</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>