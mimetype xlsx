--- v0 (2026-06-02)
+++ v1 (2026-09-22)
@@ -222,50 +222,51 @@
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
                                 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
                                 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
+                                <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1566,50 +1567,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Image43"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image44"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1883,78 +1916,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J46"/>
+  <dimension ref="A2:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 02.06.2026 22:53</t>
+          <t>Прайс актуален на 23.09.2026 01:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2002,1400 +2035,1434 @@
           <t>81222850</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Rug By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1923</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222862</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-15-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 15*8,5 см h2 см для закусок Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>737</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>825</v>
+        <v>802</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222863</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-19-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1037</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3037</v>
+        <v>3013</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222864</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-24-OV</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*14,5 см h3 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1197</v>
+        <v>1273</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>116</v>
+        <v>2976</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222865</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-29-OV</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17,5 см h3,2 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1764</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2814</v>
+        <v>2795</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222866</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-34-OV</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*20,5 см h3,6 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2437</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222871</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>RUG-AR-28-DT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24*15 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1647</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>570</v>
+        <v>534</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222872</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>RUG-AR-34-DT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*17,5 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2468</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>264</v>
+        <v>212</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222873</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>RUG-AR-38-DT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*16,5 см h2 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>3287</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>274</v>
+        <v>220</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222874</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>RUG-AR-40-DT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*21 см h2 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>3728</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222881</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-01-CT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см h2,2 см чайное для чашки арт. 81222880 Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>553</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2726</v>
+        <v>3588</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222869</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-13-CK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Салатник  150 мл d 13 см h2,9 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>503</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2378</v>
+        <v>2376</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222870</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-15-CK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салатник  220 мл d 15 см h2,9 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>683</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2463</v>
+        <v>2460</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222856</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-15-KS</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник  350 мл d 15 см h5 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Салатник  350 мл d 15 см h5 см емкость для закусок круглый Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>703</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1190</v>
+        <v>1163</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222857</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-16-KS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл d 16 см h6,2 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>785</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>943</v>
+        <v>1111</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222858</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-18-KS</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Салатник  650 мл d 18 см h6,5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>927</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>922</v>
+        <v>984</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222853</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>RUG-FL-21-CK</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл d 21 см h4,5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1117</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1139</v>
+        <v>1064</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222859</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-20-KS</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салатник  900 мл d 20 см h7,7 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1137</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>591</v>
+        <v>549</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222854</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>RUG-FL-23-CK</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салатник 1000 мл d 23 см h5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1237</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1154</v>
+        <v>1057</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222860</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-22-KS</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Салатник 1250 мл d 22 см h7,5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1473</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>293</v>
+        <v>272</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222861</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-24-KS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Салатник 1600 мл d 24 см h8,2 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1813</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81222878</t>
+          <t>81222867</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-13-KS</t>
+          <t>RUG-ZT-09-CK</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,2 см емкость для закусок прямоуг. Rug By Bone Innovation [6]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>699</v>
+        <v>337</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1153</v>
+        <v>2337</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81222868</t>
+          <t>81222878</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-11-CK</t>
+          <t>RUG-AR-13-KS</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,2 см емкость для закусок прямоуг. Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>387</v>
+        <v>699</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2395</v>
+        <v>1556</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81222867</t>
+          <t>81222868</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-09-CK</t>
+          <t>RUG-ZT-11-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Соусник 50 мл d 9 см h2,2 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>337</v>
+        <v>387</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1340</v>
+        <v>2393</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81222838</t>
+          <t>81222875</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-15-DZ</t>
+          <t>RUG-AR-20-KR</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 15 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка 15*15 см h1,6 см квадратная Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>437</v>
+        <v>1103</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>3589</v>
+        <v>590</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81222839</t>
+          <t>81222876</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-17-DZ</t>
+          <t>RUG-AR-25-KR</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка 19*19 см h1,8 см квадратная Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>490</v>
+        <v>1613</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>2868</v>
+        <v>576</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81222840</t>
+          <t>81222877</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-19-DZ</t>
+          <t>RUG-AR-30-KR</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка 22*22 см h1,9 см квадратная Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>553</v>
+        <v>2653</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>3578</v>
+        <v>244</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81222841</t>
+          <t>81222838</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-21-DZ</t>
+          <t>RUG-ZT-15-DZ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 15 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>643</v>
+        <v>437</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2287</v>
+        <v>3588</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81222842</t>
+          <t>81222839</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-23-DZ</t>
+          <t>RUG-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 17 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>720</v>
+        <v>490</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>3563</v>
+        <v>3587</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222843</t>
+          <t>81222840</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-25-DZ</t>
+          <t>RUG-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 19 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>817</v>
+        <v>553</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>3188</v>
+        <v>3558</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81222844</t>
+          <t>81222841</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-27-DZ</t>
+          <t>RUG-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см h2,3 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 21 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>927</v>
+        <v>643</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>3511</v>
+        <v>3299</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81222845</t>
+          <t>81222842</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-30-DZ</t>
+          <t>RUG-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30 см h2,6 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Тарелка d 23 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1197</v>
+        <v>720</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1485</v>
+        <v>3503</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222851</t>
+          <t>81222843</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-25-CK</t>
+          <t>RUG-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см h5,8 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 25 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1503</v>
+        <v>817</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1151</v>
+        <v>3139</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81222852</t>
+          <t>81222844</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-27-CK</t>
+          <t>RUG-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 27 см h6,2 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 27 см h2,3 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1613</v>
+        <v>927</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1191</v>
+        <v>3459</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222875</t>
+          <t>81222845</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-20-KR</t>
+          <t>RUG-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 15*15 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка d 30 см h2,6 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1103</v>
+        <v>1197</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>543</v>
+        <v>1457</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81222876</t>
+          <t>81222851</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-25-KR</t>
+          <t>RUG-ZT-25-CK</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 19*19 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см h5,8 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1613</v>
+        <v>1503</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>590</v>
+        <v>1101</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81222877</t>
+          <t>81222852</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-30-KR</t>
+          <t>RUG-ZT-27-CK</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 22*22 см h1,9 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Тарелка глубокая 500 мл d 27 см h6,2 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>2653</v>
+        <v>1613</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>282</v>
+        <v>1189</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81222846</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>RUG-HL-16-RD</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 16 см h2,2 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>937</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>465</v>
+        <v>534</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81222847</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>RUG-HL-19-RD</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19 см h2,3 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1337</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1160</v>
+        <v>1086</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81222849</t>
+          <t>81222848</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>RUG-HL-25-RD</t>
+          <t>RUG-HL-23-RD</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 25 см h2,3 см Rug By Bone Innovation [6]</t>
+          <t>Тарелка с бортом d 23 см h2,5 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1949</v>
+        <v>1678</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>487</v>
+        <v>14</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
+          <t>81222849</t>
+        </is>
+      </c>
+      <c r="D46" s="7" t="inlineStr">
+        <is>
+          <t>RUG-HL-25-RD</t>
+        </is>
+      </c>
+      <c r="E46" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка с бортом d 25 см h2,3 см Rug By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G46" s="9">
+        <v>1949</v>
+      </c>
+      <c r="H46" s="9">
+        <v/>
+      </c>
+      <c r="I46" s="10">
+        <v>443</v>
+      </c>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="6" t="inlineStr">
+        <is>
           <t>81222880</t>
         </is>
       </c>
-      <c r="D46" s="7" t="inlineStr">
+      <c r="D47" s="7" t="inlineStr">
         <is>
           <t>HA-MGL-ZT-01-CPF</t>
         </is>
       </c>
-      <c r="E46" s="8" t="inlineStr">
+      <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Чашка 350 мл чайная d 11,2 см h6,5 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
-      <c r="F46" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G46" s="9">
+      <c r="F47" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G47" s="9">
         <v>744</v>
       </c>
-      <c r="H46" s="9">
-[...5 lines deleted...]
-      <c r="J46" s="4"/>
+      <c r="H47" s="9">
+        <v/>
+      </c>
+      <c r="I47" s="10">
+        <v>1511</v>
+      </c>
+      <c r="J47" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>