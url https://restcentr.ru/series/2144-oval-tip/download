--- v0 (2026-06-08)
+++ v1 (2026-09-22)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 03:45</t>
+          <t>Прайс актуален на 22.09.2026 23:08</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1309,459 +1309,459 @@
           <t>81280204</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>EBUB-02G / DJENI</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 24,5 см перфорированная Ladle Oval Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>437</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280170</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>EBUB-9S /Djeni</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>372</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1437</v>
+        <v>1422</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280197</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>EBUB-09G / DJENI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>437</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280175</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>EBUB-04S / Djeni</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>372</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1432</v>
+        <v>1426</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280202</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>EBUB-04G / DJENI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26,3 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>437</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280172</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>EBUB-07S / Djeni</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>372</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1424</v>
+        <v>1408</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280174</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>EBUB-05S /Djeni</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>372</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1415</v>
+        <v>1390</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280201</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>EBUB-05G / DJENI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>437</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280173</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>EBUB-06S / Djeni</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>372</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1421</v>
+        <v>1401</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280200</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>EBUB-06G /DJENI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>437</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280169</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>EBUB-10S / Djeni</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>372</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1405</v>
+        <v>1387</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280196</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>EBUB-10G / DJENI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>437</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280199</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>EBUB-07G / DJENI</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>437</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280171</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>EBUB-08S / Djeni</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 29,3 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1785,210 +1785,210 @@
           <t>81280198</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>EBUB-08G / DJENI</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 29,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>437</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>573</v>
+        <v>559</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280203</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>EBUB-03G / DJENI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ложка соусная для раздачи 0,030 мл Oval Tip 23 см нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>437</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280167</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>EBUB-14S / Djeni</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11*5,3 см сервировочная l 30,5 см Sharp Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>372</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1420</v>
+        <v>1389</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280194</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>EBUB-14G / DJENI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11*5,4 см сервировочная l 30,5 см Sharp Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>437</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280168</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>EBUB-13S / Djeni</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Лопатка 7,5*6 см сервировочная l 26,6 см перфорированная Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>372</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1399</v>
+        <v>1359</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280195</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>EBUB-13G / DJENI</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Лопатка 7,5*6 см сервировочная l 26,7 см перфорированная Blunt Oval Tip нерж. цвет золото PVD P.L. </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>437</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>