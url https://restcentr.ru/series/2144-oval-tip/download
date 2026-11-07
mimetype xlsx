--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 23:08</t>
+          <t>Прайс актуален на 07.11.2026 19:26</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1306,88 +1306,88 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81280204</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>EBUB-02G / DJENI</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 24,5 см перфорированная Ladle Oval Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>437</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I6" s="10">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280170</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>EBUB-9S /Djeni</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>372</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1422</v>
+        <v>1409</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280197</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>EBUB-09G / DJENI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1411,584 +1411,584 @@
           <t>81280175</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>EBUB-04S / Djeni</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>372</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1426</v>
+        <v>1414</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280202</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>EBUB-04G / DJENI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 26,3 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>437</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I10" s="10">
         <v>558</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280172</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>EBUB-07S / Djeni</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>372</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1408</v>
+        <v>1386</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280174</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>EBUB-05S /Djeni</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>372</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1390</v>
+        <v>1370</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280201</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>EBUB-05G / DJENI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>437</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I13" s="10">
         <v>564</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280173</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>EBUB-06S / Djeni</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>372</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1401</v>
+        <v>1389</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280200</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>EBUB-06G /DJENI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>437</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I15" s="10">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280169</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>EBUB-10S / Djeni</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>372</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1387</v>
+        <v>1365</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280196</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>EBUB-10G / DJENI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>437</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I17" s="10">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280199</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>EBUB-07G / DJENI</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>437</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I18" s="10">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280171</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>EBUB-08S / Djeni</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 29,3 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>372</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>241</v>
       </c>
       <c r="I19" s="10">
-        <v>1422</v>
+        <v>1420</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280198</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>EBUB-08G / DJENI</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 29,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>437</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I20" s="10">
         <v>559</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280203</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>EBUB-03G / DJENI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ложка соусная для раздачи 0,030 мл Oval Tip 23 см нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>437</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I21" s="10">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280167</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>EBUB-14S / Djeni</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11*5,3 см сервировочная l 30,5 см Sharp Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>372</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1389</v>
+        <v>1354</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280194</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>EBUB-14G / DJENI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11*5,4 см сервировочная l 30,5 см Sharp Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>437</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I23" s="10">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280168</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>EBUB-13S / Djeni</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Лопатка 7,5*6 см сервировочная l 26,6 см перфорированная Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>372</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1359</v>
+        <v>1342</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280195</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>EBUB-13G / DJENI</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Лопатка 7,5*6 см сервировочная l 26,7 см перфорированная Blunt Oval Tip нерж. цвет золото PVD P.L. </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>437</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I25" s="10">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>