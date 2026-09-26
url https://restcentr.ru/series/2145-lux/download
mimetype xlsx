--- v0 (2026-06-10)
+++ v1 (2026-09-26)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 26.09.2026 06:19</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -946,255 +946,255 @@
           <t>81280159</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>RY-07 / Djeni</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 29 см LUX нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>587</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280160</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>RY-06 / Djeni</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Ложка гарнирная для раздачи 29 см LUX перфорированная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>587</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280176</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>RY-10 / Djeni</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ложка соусная для раздачи 0,020 мл LUX 29,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>813</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280177</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>RY-11 / Djeni</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ложка соусная для раздачи 0,040 мл LUX 31,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>873</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>701</v>
+        <v>648</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280157</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>RY-09 / Djeni</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Лопатка 10,2*9,2 см сервировочная l 28,8 см Sharp LUX треугольная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>643</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280156</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>RY-14 / Djeni</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11*8 см сервировочная l 36,8 см Blunt LUX перфорированная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>723</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280158</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>RY-08 / Djeni</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Лопатка 12,3*5,5 см сервировочная l 27 см Sharp LUX острый край нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>587</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280162</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>RY-02 / Djeni</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож сервировочный для мяса 32,5 см LUX P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>