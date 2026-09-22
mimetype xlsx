--- v0 (2026-06-02)
+++ v1 (2026-09-22)
@@ -656,51 +656,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 03.06.2026 00:21</t>
+          <t>Прайс актуален на 23.09.2026 01:51</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -748,108 +748,108 @@
           <t>81260201</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>28452020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>348</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2375</v>
+        <v>2158</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81260199</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>28437020006</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>354</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2394</v>
+        <v>1948</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81260200</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>28438020006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>425</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2393</v>
+        <v>1720</v>
       </c>
       <c r="J8" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>