--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -656,51 +656,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 01:51</t>
+          <t>Прайс актуален на 07.11.2026 05:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -748,108 +748,108 @@
           <t>81260201</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>28452020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>348</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2158</v>
+        <v>2087</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81260199</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>28437020006</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>354</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1948</v>
+        <v>1919</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81260200</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>28438020006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>425</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1720</v>
+        <v>1654</v>
       </c>
       <c r="J8" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>